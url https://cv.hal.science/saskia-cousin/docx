--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Saskia Cousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogun et les Matrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PResses universitaires de Nanterre, 2024, 978-2-84016-536-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du tourisme. Paysages, Territoires, Médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Espaces. Hors-séries / Livres, 98 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérien et tourisme : des liaisons dangereuses ? Analyse des agencements marchands entre aérien et tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Wanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviaction. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines africains. Les performances politiques des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard-Muscagorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Tchatchouang Ngoupeyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 165, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et pandémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duterme Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquot Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui reste de Porto-Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782021494167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)composer la nature touristique ou ce que les pratiques de vacances font au concept de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Espaces. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué &amp; Saskia Cousin (dir.) "La nature du tourisme : paysages, territoires, médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Alexandre-Garner et Alexandra Galitzine-Loumpet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet de la migration, le sujet en exil, Programme Migrobjets/Inalco et</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris-Ouest Nanterre.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turismo e Anthropologia : um tango da alteridade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora UFB: Joao Pessoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia e Turisme : coletânea franco-brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-85-237-1453-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éternel temporaire dure-t-il ? Imaginaires Bobos, Roms et Bohème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cousin Grégoire, Loiseau Gaëlla, Viala Laurent, Crozat Dominique, Lièvre Marion (édité par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l’Habitat Temporaire. De l’habitat rêvé à l’habitat contraint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, collection « SHS », Terra HN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les touristes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs, Manuel CAPES / Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-136, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data and tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lowry Linda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE International Encyclopedia of Travel and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dimanche à Paris : Pratiques touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lemarchand; Sandra Mallet; Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du dimanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mengin Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto-Novo. Patrimoine et developpement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne/École du patrimoine africain, pp.466-492, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec Maboula Soumahoro. Restitution, retours et diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maboula Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.781-801. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.45588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution du point de vue du retour. Épistémologies multisituées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.431-456. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.44938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agoojiée ! Ou les sabres de Gu. Des économies de la (non-)restitution (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.631-658. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.45363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amulet of Forgetting:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yehouetome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahazi Journal. Culture, arts, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amulettes des amazones. Le retour d’un matrimoine oublié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 165 (1), pp.187-220. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.165.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bo des Agoojiée / Les amulettes des amazones . Le retour d’un matrimoine oublié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165 (1), pp.187-220. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.165.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: What the Pandemic Does to Tourism, What Tourism Does to the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme et pandémies, 20, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism Crisis and Vacation Resistance. Values and Practices of Leisure Mobility During a Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du tourisme et résistances des vacances. Valeurs et pratiques des mobilités de loisirs en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : ce que la pandémie fait au tourisme, ce que le tourisme fait de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Samaritain, le bidonville qui voulait devenir un village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clara Architecture/Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 6 / Hors-série (1), pp.94-115. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clara.hs6.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme de mémoire au prisme du « big data ». Cartographier les circulations touristiques pour observer les pratiques mémorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Savor of Ògún”. Vodun & Contemporary Art in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Dakpogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 223, pp.503-516. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.18433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et anthropologie : un tango de l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la métropole créative ... tout contre. Les politiques patrimoniales et touristiques de Plaine Commune, Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gravari-Barbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.5171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier TripAdvisor. Ou comment Trip-patouiller les cartes de nos vacances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du musée des Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival, le bois sacré et l’Unesco. Logiques politiques du tourisme culturel à Osogbo (Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°194, pp.337-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Unesco et la doctrine du tourisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 57, (1-2,), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme culturel, un lieu commun ambivalent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vo. 30, (°2,), pp.153-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre restitution et tourisme : les exemples du Mali et du Bénin », Conférence finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes « Industries culturelles globalisées. Usages, droits, circulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Condevaux, Julie Peghini, Oct 2021, MMSH- Aubervilliers., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medard Chanhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Georges Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Douxami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanes Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Présentations et projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beraat Gökkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01830348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amulette&amp;quot; par Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de l'altérité. HDR Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ENS Paris, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04846386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité au miroir du tourisme. Usages et enjeux des politiques de tourisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00266547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Saskia Cousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogun et les Matrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PResses universitaires de Nanterre, 2024, 978-2-84016-536-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du tourisme. Paysages, Territoires, Médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Espaces. Hors-séries / Livres, 98 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines africains. Les performances politiques des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard-Muscagorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Tchatchouang Ngoupeyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 165, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et pandémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duterme Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquot Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérien et tourisme : des liaisons dangereuses ? Analyse des agencements marchands entre aérien et tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Wanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviaction. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui reste de Porto-Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782021494167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)composer la nature touristique ou ce que les pratiques de vacances font au concept de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Espaces. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué &amp; Saskia Cousin (dir.) "La nature du tourisme : paysages, territoires, médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Alexandre-Garner et Alexandra Galitzine-Loumpet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet de la migration, le sujet en exil, Programme Migrobjets/Inalco et</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris-Ouest Nanterre.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turismo e Anthropologia : um tango da alteridade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora UFB: Joao Pessoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia e Turisme : coletânea franco-brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-85-237-1453-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éternel temporaire dure-t-il ? Imaginaires Bobos, Roms et Bohème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cousin Grégoire, Loiseau Gaëlla, Viala Laurent, Crozat Dominique, Lièvre Marion (édité par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l’Habitat Temporaire. De l’habitat rêvé à l’habitat contraint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, collection « SHS », Terra HN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les touristes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs, Manuel CAPES / Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-136, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data and tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lowry Linda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE International Encyclopedia of Travel and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dimanche à Paris : Pratiques touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lemarchand; Sandra Mallet; Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du dimanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mengin Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto-Novo. Patrimoine et developpement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne/École du patrimoine africain, pp.466-492, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec Maboula Soumahoro. Restitution, retours et diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maboula Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.781-801. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.45588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution du point de vue du retour. Épistémologies multisituées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.431-456. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.44938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agoojiée ! Ou les sabres de Gu. Des économies de la (non-)restitution (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.631-658. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.45363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bo des Agoojiée / Les amulettes des amazones . Le retour d’un matrimoine oublié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165 (1), pp.187-220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.165.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amulettes des amazones. Le retour d’un matrimoine oublié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 165 (1), pp.187-220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.165.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amulet of Forgetting:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yehouetome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahazi Journal. Culture, arts, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du tourisme et résistances des vacances. Valeurs et pratiques des mobilités de loisirs en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism Crisis and Vacation Resistance. Values and Practices of Leisure Mobility During a Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: What the Pandemic Does to Tourism, What Tourism Does to the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme et pandémies, 20, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : ce que la pandémie fait au tourisme, ce que le tourisme fait de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Samaritain, le bidonville qui voulait devenir un village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clara Architecture/Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 6 / Hors-série (1), pp.94-115. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clara.hs6.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme de mémoire au prisme du « big data ». Cartographier les circulations touristiques pour observer les pratiques mémorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Savor of Ògún”. Vodun & Contemporary Art in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Dakpogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 223, pp.503-516. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.18433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et anthropologie : un tango de l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la métropole créative ... tout contre. Les politiques patrimoniales et touristiques de Plaine Commune, Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gravari-Barbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.5171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier TripAdvisor. Ou comment Trip-patouiller les cartes de nos vacances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du musée des Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival, le bois sacré et l’Unesco. Logiques politiques du tourisme culturel à Osogbo (Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°194, pp.337-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Unesco et la doctrine du tourisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 57, (1-2,), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme culturel, un lieu commun ambivalent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vo. 30, (°2,), pp.153-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre restitution et tourisme : les exemples du Mali et du Bénin », Conférence finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes « Industries culturelles globalisées. Usages, droits, circulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Condevaux, Julie Peghini, Oct 2021, MMSH- Aubervilliers., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Georges Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Douxami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medard Chanhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanes Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amulette&amp;quot; par Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Présentations et projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beraat Gökkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01830348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de l'altérité. HDR Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ENS Paris, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04846386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité au miroir du tourisme. Usages et enjeux des politiques de tourisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00266547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966673v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Nur Goni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard-Muscagorry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Tchatchouang Ngoupeyou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Beaujean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duterme Clara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquot S&#233;bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mengin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Apchain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=5003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chareyron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01073979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maboula Soumahoro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.44938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Y&#234;hou&#233;tom&#232;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45363" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Yehouetome" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Y&#234;hou&#233;tom&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.165.0187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chareyron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3899" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.hs6.0094" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1713" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Dakpogan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.18433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5171" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01383857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275502v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coppey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Chanhoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meyran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Georges Tin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douxami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nativel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Loumpet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beraat G&#246;kkus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914490v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966673v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Nur Goni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard-Muscagorry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Tchatchouang Ngoupeyou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Beaujean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duterme Clara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquot S&#233;bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3757" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031455v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mengin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Apchain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=5003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chareyron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01073979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maboula Soumahoro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.44938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Y&#234;hou&#233;tom&#232;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45363" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Y&#234;hou&#233;tom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.165.0187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Yehouetome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chareyron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3899" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3780" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.hs6.0094" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1713" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Dakpogan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.18433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5171" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01383857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meyran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Georges Tin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douxami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275502v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coppey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Chanhoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nativel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Loumpet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beraat G&#246;kkus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levivier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>