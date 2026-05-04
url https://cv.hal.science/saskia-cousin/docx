--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Saskia Cousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogun et les Matrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PResses universitaires de Nanterre, 2024, 978-2-84016-536-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du tourisme. Paysages, Territoires, Médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Espaces. Hors-séries / Livres, 98 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines africains. Les performances politiques des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard-Muscagorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Tchatchouang Ngoupeyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 165, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et pandémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duterme Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquot Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérien et tourisme : des liaisons dangereuses ? Analyse des agencements marchands entre aérien et tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Wanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviaction. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui reste de Porto-Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782021494167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)composer la nature touristique ou ce que les pratiques de vacances font au concept de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Espaces. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué &amp; Saskia Cousin (dir.) "La nature du tourisme : paysages, territoires, médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Alexandre-Garner et Alexandra Galitzine-Loumpet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet de la migration, le sujet en exil, Programme Migrobjets/Inalco et</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris-Ouest Nanterre.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turismo e Anthropologia : um tango da alteridade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora UFB: Joao Pessoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia e Turisme : coletânea franco-brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-85-237-1453-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éternel temporaire dure-t-il ? Imaginaires Bobos, Roms et Bohème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cousin Grégoire, Loiseau Gaëlla, Viala Laurent, Crozat Dominique, Lièvre Marion (édité par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l’Habitat Temporaire. De l’habitat rêvé à l’habitat contraint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, collection « SHS », Terra HN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les touristes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs, Manuel CAPES / Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-136, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data and tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lowry Linda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE International Encyclopedia of Travel and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dimanche à Paris : Pratiques touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lemarchand; Sandra Mallet; Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du dimanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mengin Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto-Novo. Patrimoine et developpement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne/École du patrimoine africain, pp.466-492, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec Maboula Soumahoro. Restitution, retours et diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maboula Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.781-801. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.45588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution du point de vue du retour. Épistémologies multisituées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.431-456. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.44938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agoojiée ! Ou les sabres de Gu. Des économies de la (non-)restitution (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.631-658. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.45363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bo des Agoojiée / Les amulettes des amazones . Le retour d’un matrimoine oublié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165 (1), pp.187-220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.165.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amulettes des amazones. Le retour d’un matrimoine oublié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 165 (1), pp.187-220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.165.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amulet of Forgetting:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yehouetome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahazi Journal. Culture, arts, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du tourisme et résistances des vacances. Valeurs et pratiques des mobilités de loisirs en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism Crisis and Vacation Resistance. Values and Practices of Leisure Mobility During a Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: What the Pandemic Does to Tourism, What Tourism Does to the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme et pandémies, 20, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : ce que la pandémie fait au tourisme, ce que le tourisme fait de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Samaritain, le bidonville qui voulait devenir un village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clara Architecture/Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 6 / Hors-série (1), pp.94-115. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clara.hs6.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme de mémoire au prisme du « big data ». Cartographier les circulations touristiques pour observer les pratiques mémorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Savor of Ògún”. Vodun & Contemporary Art in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Dakpogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 223, pp.503-516. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.18433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et anthropologie : un tango de l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la métropole créative ... tout contre. Les politiques patrimoniales et touristiques de Plaine Commune, Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gravari-Barbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.5171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier TripAdvisor. Ou comment Trip-patouiller les cartes de nos vacances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du musée des Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival, le bois sacré et l’Unesco. Logiques politiques du tourisme culturel à Osogbo (Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°194, pp.337-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Unesco et la doctrine du tourisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 57, (1-2,), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme culturel, un lieu commun ambivalent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vo. 30, (°2,), pp.153-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre restitution et tourisme : les exemples du Mali et du Bénin », Conférence finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes « Industries culturelles globalisées. Usages, droits, circulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Condevaux, Julie Peghini, Oct 2021, MMSH- Aubervilliers., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Georges Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Douxami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medard Chanhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanes Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amulette&amp;quot; par Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Présentations et projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beraat Gökkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01830348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de l'altérité. HDR Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ENS Paris, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04846386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité au miroir du tourisme. Usages et enjeux des politiques de tourisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00266547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Saskia Cousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogun et les Matrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PResses universitaires de Nanterre, 2024, 978-2-84016-536-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du tourisme. Paysages, Territoires, Médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Espaces. Hors-séries / Livres, 98 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérien et tourisme : des liaisons dangereuses ? Analyse des agencements marchands entre aérien et tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Wanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviaction. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines africains. Les performances politiques des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard-Muscagorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Tchatchouang Ngoupeyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 165, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et pandémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duterme Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquot Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui reste de Porto-Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782021494167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)composer la nature touristique ou ce que les pratiques de vacances font au concept de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Espaces. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué &amp; Saskia Cousin (dir.) "La nature du tourisme : paysages, territoires, médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Alexandre-Garner et Alexandra Galitzine-Loumpet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet de la migration, le sujet en exil, Programme Migrobjets/Inalco et</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris-Ouest Nanterre.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turismo e Anthropologia : um tango da alteridade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora UFB: Joao Pessoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia e Turisme : coletânea franco-brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-85-237-1453-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éternel temporaire dure-t-il ? Imaginaires Bobos, Roms et Bohème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cousin Grégoire, Loiseau Gaëlla, Viala Laurent, Crozat Dominique, Lièvre Marion (édité par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l’Habitat Temporaire. De l’habitat rêvé à l’habitat contraint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, collection « SHS », Terra HN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les touristes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs, Manuel CAPES / Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-136, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data and tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lowry Linda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE International Encyclopedia of Travel and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dimanche à Paris : Pratiques touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lemarchand; Sandra Mallet; Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du dimanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mengin Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto-Novo. Patrimoine et developpement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne/École du patrimoine africain, pp.466-492, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec Maboula Soumahoro. Restitution, retours et diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maboula Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.781-801. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.45588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution du point de vue du retour. Épistémologies multisituées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.431-456. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.44938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agoojiée ! Ou les sabres de Gu. Des économies de la (non-)restitution (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.631-658. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.45363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bo des Agoojiée / Les amulettes des amazones . Le retour d’un matrimoine oublié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165 (1), pp.187-220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.165.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amulet of Forgetting:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yehouetome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahazi Journal. Culture, arts, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amulettes des amazones. Le retour d’un matrimoine oublié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 165 (1), pp.187-220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.165.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: What the Pandemic Does to Tourism, What Tourism Does to the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme et pandémies, 20, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du tourisme et résistances des vacances. Valeurs et pratiques des mobilités de loisirs en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism Crisis and Vacation Resistance. Values and Practices of Leisure Mobility During a Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : ce que la pandémie fait au tourisme, ce que le tourisme fait de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Samaritain, le bidonville qui voulait devenir un village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clara Architecture/Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 6 / Hors-série (1), pp.94-115. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clara.hs6.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme de mémoire au prisme du « big data ». Cartographier les circulations touristiques pour observer les pratiques mémorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Savor of Ògún”. Vodun & Contemporary Art in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Dakpogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 223, pp.503-516. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.18433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et anthropologie : un tango de l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la métropole créative ... tout contre. Les politiques patrimoniales et touristiques de Plaine Commune, Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gravari-Barbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.5171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier TripAdvisor. Ou comment Trip-patouiller les cartes de nos vacances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du musée des Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival, le bois sacré et l’Unesco. Logiques politiques du tourisme culturel à Osogbo (Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°194, pp.337-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Unesco et la doctrine du tourisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 57, (1-2,), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme culturel, un lieu commun ambivalent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vo. 30, (°2,), pp.153-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre restitution et tourisme : les exemples du Mali et du Bénin », Conférence finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes « Industries culturelles globalisées. Usages, droits, circulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Condevaux, Julie Peghini, Oct 2021, MMSH- Aubervilliers., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medard Chanhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Georges Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Douxami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanes Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amulette&amp;quot; par Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Présentations et projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beraat Gökkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01830348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de l'altérité. HDR Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ENS Paris, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04846386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité au miroir du tourisme. Usages et enjeux des politiques de tourisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00266547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966673v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Nur Goni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard-Muscagorry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Tchatchouang Ngoupeyou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Beaujean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duterme Clara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquot S&#233;bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3757" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031455v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mengin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Apchain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=5003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chareyron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01073979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maboula Soumahoro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.44938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Y&#234;hou&#233;tom&#232;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45363" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Y&#234;hou&#233;tom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.165.0187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Yehouetome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chareyron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3899" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3780" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.hs6.0094" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1713" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Dakpogan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.18433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5171" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01383857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meyran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Georges Tin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douxami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275502v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coppey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Chanhoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nativel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Loumpet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beraat G&#246;kkus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levivier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966673v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Nur Goni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard-Muscagorry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Tchatchouang Ngoupeyou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Beaujean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duterme Clara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquot S&#233;bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mengin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Apchain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=5003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chareyron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01073979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maboula Soumahoro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.44938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Y&#234;hou&#233;tom&#232;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45363" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Y&#234;hou&#233;tom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.165.0187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Yehouetome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chareyron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3899" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.hs6.0094" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1713" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Dakpogan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.18433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5171" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01383857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275502v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coppey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Chanhoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meyran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Georges Tin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douxami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nativel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Loumpet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beraat G&#246;kkus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levivier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>