--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Saskia Cousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogun et les Matrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PResses universitaires de Nanterre, 2024, 978-2-84016-536-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du tourisme. Paysages, Territoires, Médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Espaces. Hors-séries / Livres, 98 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérien et tourisme : des liaisons dangereuses ? Analyse des agencements marchands entre aérien et tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Wanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviaction. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines africains. Les performances politiques des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard-Muscagorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Tchatchouang Ngoupeyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 165, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et pandémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duterme Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquot Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui reste de Porto-Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782021494167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)composer la nature touristique ou ce que les pratiques de vacances font au concept de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Espaces. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué &amp; Saskia Cousin (dir.) "La nature du tourisme : paysages, territoires, médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Alexandre-Garner et Alexandra Galitzine-Loumpet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet de la migration, le sujet en exil, Programme Migrobjets/Inalco et</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris-Ouest Nanterre.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turismo e Anthropologia : um tango da alteridade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora UFB: Joao Pessoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia e Turisme : coletânea franco-brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-85-237-1453-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éternel temporaire dure-t-il ? Imaginaires Bobos, Roms et Bohème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cousin Grégoire, Loiseau Gaëlla, Viala Laurent, Crozat Dominique, Lièvre Marion (édité par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l’Habitat Temporaire. De l’habitat rêvé à l’habitat contraint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, collection « SHS », Terra HN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les touristes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs, Manuel CAPES / Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-136, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data and tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lowry Linda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE International Encyclopedia of Travel and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dimanche à Paris : Pratiques touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lemarchand; Sandra Mallet; Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du dimanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mengin Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto-Novo. Patrimoine et developpement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne/École du patrimoine africain, pp.466-492, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec Maboula Soumahoro. Restitution, retours et diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maboula Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.781-801. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.45588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution du point de vue du retour. Épistémologies multisituées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.431-456. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.44938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agoojiée ! Ou les sabres de Gu. Des économies de la (non-)restitution (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.631-658. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.45363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bo des Agoojiée / Les amulettes des amazones . Le retour d’un matrimoine oublié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165 (1), pp.187-220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.165.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amulet of Forgetting:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yehouetome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahazi Journal. Culture, arts, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amulettes des amazones. Le retour d’un matrimoine oublié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 165 (1), pp.187-220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.165.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: What the Pandemic Does to Tourism, What Tourism Does to the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme et pandémies, 20, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du tourisme et résistances des vacances. Valeurs et pratiques des mobilités de loisirs en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism Crisis and Vacation Resistance. Values and Practices of Leisure Mobility During a Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : ce que la pandémie fait au tourisme, ce que le tourisme fait de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Samaritain, le bidonville qui voulait devenir un village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clara Architecture/Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 6 / Hors-série (1), pp.94-115. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clara.hs6.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme de mémoire au prisme du « big data ». Cartographier les circulations touristiques pour observer les pratiques mémorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Savor of Ògún”. Vodun & Contemporary Art in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Dakpogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 223, pp.503-516. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.18433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et anthropologie : un tango de l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la métropole créative ... tout contre. Les politiques patrimoniales et touristiques de Plaine Commune, Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gravari-Barbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.5171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier TripAdvisor. Ou comment Trip-patouiller les cartes de nos vacances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du musée des Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival, le bois sacré et l’Unesco. Logiques politiques du tourisme culturel à Osogbo (Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°194, pp.337-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Unesco et la doctrine du tourisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 57, (1-2,), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme culturel, un lieu commun ambivalent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vo. 30, (°2,), pp.153-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre restitution et tourisme : les exemples du Mali et du Bénin », Conférence finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes « Industries culturelles globalisées. Usages, droits, circulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Condevaux, Julie Peghini, Oct 2021, MMSH- Aubervilliers., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medard Chanhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Georges Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Douxami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanes Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amulette&amp;quot; par Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Présentations et projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beraat Gökkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01830348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de l'altérité. HDR Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ENS Paris, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04846386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité au miroir du tourisme. Usages et enjeux des politiques de tourisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00266547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Saskia Cousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogun et les Matrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PResses universitaires de Nanterre, 2024, 978-2-84016-536-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du tourisme. Paysages, Territoires, Médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Espaces. Hors-séries / Livres, 98 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérien et tourisme : des liaisons dangereuses ? Analyse des agencements marchands entre aérien et tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Wanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviaction. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines africains. Les performances politiques des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard-Muscagorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Tchatchouang Ngoupeyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 165, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et pandémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duterme Clara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquot Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec Maboula Soumahoro. Restitution, retours et diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maboula Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.781-801. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.45588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution du point de vue du retour. Épistémologies multisituées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.431-456. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.44938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agoojiée ! Ou les sabres de Gu. Des économies de la (non-)restitution (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.631-658. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.45363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amulet of Forgetting:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yehouetome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahazi Journal. Culture, arts, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amulettes des amazones. Le retour d’un matrimoine oublié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 165 (1), pp.187-220. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.165.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bo des Agoojiée / Les amulettes des amazones . Le retour d’un matrimoine oublié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yêhouétomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165 (1), pp.187-220. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.165.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: What the Pandemic Does to Tourism, What Tourism Does to the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme et pandémies, 20, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du tourisme et résistances des vacances. Valeurs et pratiques des mobilités de loisirs en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism Crisis and Vacation Resistance. Values and Practices of Leisure Mobility During a Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : ce que la pandémie fait au tourisme, ce que le tourisme fait de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Samaritain, le bidonville qui voulait devenir un village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clara Architecture/Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 6 / Hors-série (1), pp.94-115. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clara.hs6.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme de mémoire au prisme du « big data ». Cartographier les circulations touristiques pour observer les pratiques mémorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Savor of Ògún”. Vodun & Contemporary Art in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Dakpogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 223, pp.503-516. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.18433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et anthropologie : un tango de l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la métropole créative ... tout contre. Les politiques patrimoniales et touristiques de Plaine Commune, Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Djament-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gravari-Barbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.5171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier TripAdvisor. Ou comment Trip-patouiller les cartes de nos vacances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du musée des Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival, le bois sacré et l’Unesco. Logiques politiques du tourisme culturel à Osogbo (Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°194, pp.337-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Unesco et la doctrine du tourisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 57, (1-2,), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme culturel, un lieu commun ambivalent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vo. 30, (°2,), pp.153-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui reste de Porto-Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782021494167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)composer la nature touristique ou ce que les pratiques de vacances font au concept de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Espaces. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué &amp; Saskia Cousin (dir.) "La nature du tourisme : paysages, territoires, médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Alexandre-Garner et Alexandra Galitzine-Loumpet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet de la migration, le sujet en exil, Programme Migrobjets/Inalco et</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris-Ouest Nanterre.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turismo e Anthropologia : um tango da alteridade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora UFB: Joao Pessoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia e Turisme : coletânea franco-brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-85-237-1453-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éternel temporaire dure-t-il ? Imaginaires Bobos, Roms et Bohème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cousin Grégoire, Loiseau Gaëlla, Viala Laurent, Crozat Dominique, Lièvre Marion (édité par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l’Habitat Temporaire. De l’habitat rêvé à l’habitat contraint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, collection « SHS », Terra HN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les touristes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs, Manuel CAPES / Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-136, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data and tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lowry Linda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE International Encyclopedia of Travel and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dimanche à Paris : Pratiques touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lemarchand; Sandra Mallet; Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du dimanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mengin Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto-Novo. Patrimoine et developpement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne/École du patrimoine africain, pp.466-492, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre restitution et tourisme : les exemples du Mali et du Bénin », Conférence finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes « Industries culturelles globalisées. Usages, droits, circulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Condevaux, Julie Peghini, Oct 2021, MMSH- Aubervilliers., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medard Chanhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Georges Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Douxami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanes Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Présentations et projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beraat Gökkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01830348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amulette&amp;quot; par Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de l'altérité. HDR Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ENS Paris, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04846386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité au miroir du tourisme. Usages et enjeux des politiques de tourisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00266547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966673v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Nur Goni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard-Muscagorry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Tchatchouang Ngoupeyou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Beaujean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duterme Clara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquot S&#233;bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mengin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Apchain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=5003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chareyron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01073979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maboula Soumahoro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.44938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Y&#234;hou&#233;tom&#232;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45363" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Y&#234;hou&#233;tom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.165.0187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Yehouetome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chareyron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3899" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.hs6.0094" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1713" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Dakpogan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.18433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5171" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01383857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275502v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coppey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Chanhoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meyran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Georges Tin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douxami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nativel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Loumpet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beraat G&#246;kkus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levivier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966673v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Nur Goni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard-Muscagorry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Tchatchouang Ngoupeyou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Beaujean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duterme Clara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquot S&#233;bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maboula Soumahoro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45588" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.44938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Y&#234;hou&#233;tom&#232;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.45363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Yehouetome" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Y&#234;hou&#233;tom&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.165.0187" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3780" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chareyron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3899" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.hs6.0094" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chareyron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1713" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Dakpogan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.18433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Apchain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036216v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01383857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mengin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=5003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01073979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275502v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coppey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Chanhoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meyran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Georges Tin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douxami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nativel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Loumpet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beraat G&#246;kkus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914490v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>