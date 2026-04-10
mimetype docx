--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -669,191 +669,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamique du contexte sociolinguistique de la surdité en France : entre changement(s) et circularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Langues des Signes. Langue minoritaires et sociétés, 27, pp.81-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discours d’enseignants sur la diversité linguistique et culturelle en contextes de surdités : questions sur la/les langue(s) à/de l’école et regards sur l’Altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Diversité linguistique et culturelle à l’école primaire: accueil des élèves et formation des acteurs, 11, pp.113-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948145v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01948210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendus d'ouvrage. Benoit Virole, Surdité et Sciences Humaines. Questions contemporaines, L’Harmattan, Paris, 2009</w:t>
               </w:r>
@@ -1788,2693 +1788,2693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contextes et LSF : terrain(s) sensible(s) et en tension(s) - Répondante invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Notions en débat : Contextes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem UGA – CLLE Montaigne UBM – ECLLA UJM, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue des Signes, plurilinguisme et DLC : (re)dessiner les espaces et les imaginaires linguistiques et culturels – Pistes didactiques pour penser l’enseignement/apprentissage de la LSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique(s), plutilinguisme(s), mondialisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acedle, Oct 2022, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">… SOS souffrance … la politique éducative pour les enfants sourds ne répond toujours pas… SOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, langues minorisées et plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELMP &amp; UMONS, Sep 2022, MONS, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem UGA – CLLE Montaigne UBM – ECLLA UJM, Jun 2022, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit bilingue ?... Regards croisés sur les inerties et les dynamiques en jeux dans la (re)construction du bilinguisme sourd.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bilinguisme et au-delà..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCERBAL, Apr 2021, Ottawa (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Acedle, Oct 2022, Aveiro, Portugal</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours pluriels en contexte de surdité : qui est l’expert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours des terrains sensibles : recueil, analyse, intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R2Dip, May 2019, Vannes (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CCERBAL, Apr 2021, Ottawa (virtual), France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs de la LSF : (re)construction des contours multiples d’un objet linguistique (extra)-ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues de valeur et valeur des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès du Réseau Francophone de Sociolinguistique, Jun 2019, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, R2Dip, May 2019, Vannes (Virtual), France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation/dévalorisation des langues et distance/proximité symboliques à l’étude dans les biographies langagières de futurs enseignants de langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues de valeur et valeurs des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Réseau Francophone de Sociolinguistique, Jun 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Congrès du Réseau Francophone de Sociolinguistique, Jun 2019, Ottawa (Ontario), Canada</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission des langues en contexte de surdité : enjeux et dilemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERESIF, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Valorisation/dévalorisation des langues et distance/proximité symboliques à l’étude dans les biographies langagières de futurs enseignants de langues</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue(s) et surdité(s) : lorsque les discours redéfinissent les identités assignées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affirmer son identité dans et par le discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCRILASH, May 2019, Schoelcher (Martinique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en place une démarche biographique avec des futurs enseignants de LSF : quelles spécificités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues de valeur et valeurs des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque Réseau Francophone de Sociolinguistique, Jun 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">(Faire) construire des biographies langagières en contexte de formation : outils, objectifs et modalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'études; Stéphanie Galligani &amp; Saskia Mugnier, Apr 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de l’approche biographique un outil de promotion linguistique de futurs enseignants de langue des signes française (LSF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire le point sur les enjeux associés à l'enseignement et à l'apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EducLang, Jun 2018, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LSF dans l’espace social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conf'Apéro en sciences du langage - 30 de l'ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionnalisation de la LSF et discours de futurs formateurs de LSF : entre valorisation, contradiction et disjonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorisation linguistique et inégalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconstruction/recontruction du modèle de plurilinguisme en contexte de surdité : entre succès législatifs et freins représentationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour et contre des modèles de pluriculturalisme et plurilinguisme officiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, McGill, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de l’altérité sourde : essentialisation des frontières, différenciations et enfermements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Altérité : de la linguistique à l’enseignement des langues 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Language for international Communication symposium, May 2016, Riga, Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue des Signes Française et politiques linguistiques : ambivalences et enjeux actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du RFS 2015 - Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une réflexion intégrée et intégrante du bilinguisme en contexte de surdité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pluri-L, Jun 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme, Education et Surdités : regards sur « le » bilinguisme sourd…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education en Langue Secondes et Etrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Thématique - ELSE, Oct 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locuteurs sourds et langues : comment sortir d’un figement institutionnalisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, Jul 2013, Corte (Corse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourds et entendants : quand les espaces socio-didactiques redessinent les figures de l’altérité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Altérité : de la linguistique à l’enseignement des langues.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lettonie, May 2013, Riga, Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès au langage et aux langues des enfants sourds : des formes variées de réussites plurilingues et multimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaque enfant peut réussir en langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international et pluridisciplinaire UHA, May 2013, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et ressources langagières des enfants sourds ou quand les pratiques bousculent le modèle en vigueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques plurilingues : des observations de terrains aux transpositions politiques, éducatives et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, May 2011, Alger, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en lumière de stratégies interactives au sein d’une classe d’enfants sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spécificité et diversité des interaction didactiques : disciplines, finalités, contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS-LSH et INRP, Jun 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et ressources langagières des enfants sourds ou la face cachée des tests d’évaluation du langage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International sur les Langues Signées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluations des compétences langagières : quels outils utiliser pour appréhender le sujet parlant/l’enfant sourd dans son plurilinguisme et sa multimodalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire International LSF, Gestualité, Description/analyse de LS, Evaluations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Children’s plurilingual resources in classroom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basic and applied issues in Sign Language research. A meeting between French and Norwegian researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Maison des Sciences de l’Homme, Feb 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les apprenants sourds nous invitent à entendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervenir: appliquer, s’impliquer?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, Jan 2007, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des enfants sourds : vers une approche bi-plurilingue du contact des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de la Revue des étudiants en linguistique du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, Oct 2006, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des enfants sourds : pour approche bi-plurilingue du contact des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des langues et du langage : perspectives pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international des Etudiants chercheurs en Didactique des Langues et en linguistique Lidilem, Jul 2006, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un projet bilingue construit de l’éducation des enfants sourds. Proposition(s) et modèle(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Grandes » et « petites » langues et didactique du plurilinguisme et du pluriculturalisme. Modèle et expériences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque International Inalco Paris Sorbonne, Jul 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">… SOS souffrance … la politique éducative pour les enfants sourds ne répond pas….</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux sociaux de la linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VALS-ALSA, Sep 2004, Neuchatel, Suisse, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales de la “biculturalité” chez différents acteurs sociaux. Etude comparative France-Québec.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation bilingue et biculturelle pour enfants sourds et sourds aveugles : l’approche biculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM Poitou Charentes, Apr 2003, Poitier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilinguisme et bimodalité en situation scolaire : aspects didactiques et sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CERESIF, Apr 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">, DYLIS Université de Rouen, Oct 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CCRILASH, May 2019, Schoelcher (Martinique), France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oral et les enfants sourds : des textes officiels à la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le langage oral de l’enfant scolarisé : acquisition, enseignement, remédiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM Grenoble, Oct 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Journée d'études; Stéphanie Galligani &amp; Saskia Mugnier, Apr 2019, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education bilingue français / LSF et représentations sociales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « jeunes chercheurs en Linguistique appliquée - Défense et enseignement des langues régionales et minoritaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque AFLA, Jun 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, EducLang, Jun 2018, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et représentations en jeu dans les processus de minorisation de la LSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Contact de langue et minorisation : Système, pratiques et représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Sion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...1634 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967215v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-03970381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4775,728 +4775,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linguistic socialization of deaf children in French schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Małgorzata Zaborniak-Sobczak ; Katarzyna Ita Bieńkowska ; Edyta Tomińska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selected issues of early-development support and education of children and youth with hearing impairment - comparative analysis on the example of five European countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.190-210, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social and political context of the problem of deafness in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Małgorzata Zaborniak-Sobczak ; Katarzyna Ita Bieńkowska ; Edyta Tomińska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected issues of early-development support and education of children and youth with hearing impairment - comparative analysis on the example of five European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.82-100, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourds et entendants : quand les espaces socio-didactiques (re)dessinent les figures de l’altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vladirmirska, Elena and Ponchon, Thierry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire l'autre Voir Autrui. L'altérité Dans La Langue et Les Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.231-250, 2016, Sémantiques, 978-2-343-009923-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succès et revers dans l’élaboration de modèles de plurilinguisme en contexte de surdité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lane Mercier, Gilian; Merkel, Denise; Koustas, Jane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguisme et pluriculturalisme. Des modèles officiels dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire Montréal, pp.139-155, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement des langues auprès des enfants sourds : comment sortir d'un bilinguisme institutionnel pour un plurilinguisme de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-F. De Pietro; M. Rispail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement du français à l'heure du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PU de Namur, pp.143‑160, 2014, 978-2-87037-851-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions identitaires et réalités langagières chez les enfants sourds. Construction identitaire et langagière à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Małgorzata Zaborniak-Sobczak ; Katarzyna Ita Bieńkowska ; Edyta Tomińska. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.190-210, 2017</w:t>
+              <w:t xml:space="preserve">Sauvage, Jérémi and Demougin, Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Construction Identitaire à l'école - Perspectives Linguistiques et Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.79-91, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sourds et entendants : quand les espaces socio-didactiques (re)dessinent les figures de l’altérité</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statuts des langues et légitimité des pratiques chez les enseignants entendants non-natifs de la langue des signes française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vladirmirska, Elena and Ponchon, Thierry. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.231-250, 2016, Sémantiques, 978-2-343-009923-1</w:t>
+              <w:t xml:space="preserve">Vasumathi, V. and Fred, D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignant Non Natif : Identités et Légitimité Dans l'enseignement/Apprentissage Des Langues Étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Turku - Finlande, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaire Montréal, pp.139-155, 2016</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surdité et contact de langues : quelles implications didactiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierozak, Isabelle and Eloy, Jean-Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervenir : Appliquer, s'impliquer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.241-250, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...232 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Lee Simon</w:t>
-[...35 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02096943v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02096942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une dynamique bilingue. Étude des interactions français/langue des signes française à l'école primaire</w:t>
               </w:r>
@@ -6029,51 +6029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8893DC41"/>
+    <w:nsid w:val="62C77A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6260,51 +6260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saskia-mugnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9674-3049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113248296" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216254938" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle de Labarri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948271v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lee Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saskia-mugnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9674-3049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113248296" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216254938" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle de Labarri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lee Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>