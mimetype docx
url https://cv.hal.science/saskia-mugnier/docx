--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -518,579 +518,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biographies langagières de futurs enseignants de LSF : enjeux culturels, identitaires et sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Langue(s) et identité(s), 4, pp.44-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langage et langues en contexte de surdité : discours d’enseignantes, représentations des pratiques enfantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Troubles du langage et de la communication et enseignement des langues, 2, pp.78-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01948319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique du contexte sociolinguistique de la surdité en France : entre changement(s) et circularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Troubles du langage et de la communication et enseignement des langues, 2, pp.78-87</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Langues des Signes. Langue minoritaires et sociétés, 27, pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours d’enseignants sur la diversité linguistique et culturelle en contextes de surdités : questions sur la/les langue(s) à/de l’école et regards sur l’Altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Diversité linguistique et culturelle à l’école primaire: accueil des élèves et formation des acteurs, 11, pp.113-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendus d'ouvrage. Benoit Virole, Surdité et Sciences Humaines. Questions contemporaines, L’Harmattan, Paris, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 134, pp.132-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des enfants sourds : vers une approche bi-plurilingue du contact des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des étudiants en linguistique du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilinguisme des enfants sourds : des quelques freins aux possibles moteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Français et langue des signes française : quelles interactions au service des compétences langagières ? Études de cas d'une classe d'enfants sourds de CE2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...452 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2586,1757 +2586,1757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Institutionnalisation de la LSF et discours de futurs formateurs de LSF : entre valorisation, contradiction et disjonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorisation linguistique et inégalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La LSF dans l’espace social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conf'Apéro en sciences du langage - 30 de l'ENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Moncton, Canada</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconstruction/recontruction du modèle de plurilinguisme en contexte de surdité : entre succès législatifs et freins représentationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour et contre des modèles de pluriculturalisme et plurilinguisme officiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, McGill, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, McGill, Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de l’altérité sourde : essentialisation des frontières, différenciations et enfermements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Altérité : de la linguistique à l’enseignement des langues 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Language for international Communication symposium, May 2016, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue des Signes Française et politiques linguistiques : ambivalences et enjeux actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du RFS 2015 - Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une réflexion intégrée et intégrante du bilinguisme en contexte de surdité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pluri-L, Jun 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme, Education et Surdités : regards sur « le » bilinguisme sourd…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education en Langue Secondes et Etrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Thématique - ELSE, Oct 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locuteurs sourds et langues : comment sortir d’un figement institutionnalisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, Jul 2013, Corte (Corse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourds et entendants : quand les espaces socio-didactiques redessinent les figures de l’altérité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Language for international Communication symposium, May 2016, Riga, Latvia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Altérité : de la linguistique à l’enseignement des langues.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lettonie, May 2013, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès au langage et aux langues des enfants sourds : des formes variées de réussites plurilingues et multimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaque enfant peut réussir en langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international et pluridisciplinaire UHA, May 2013, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers une réflexion intégrée et intégrante du bilinguisme en contexte de surdité</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et ressources langagières des enfants sourds ou quand les pratiques bousculent le modèle en vigueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques plurilingues : des observations de terrains aux transpositions politiques, éducatives et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, May 2011, Alger, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en lumière de stratégies interactives au sein d’une classe d’enfants sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spécificité et diversité des interaction didactiques : disciplines, finalités, contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS-LSH et INRP, Jun 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et ressources langagières des enfants sourds ou la face cachée des tests d’évaluation du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pluri-L, Jun 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur les Langues Signées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Thématique - ELSE, Oct 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluations des compétences langagières : quels outils utiliser pour appréhender le sujet parlant/l’enfant sourd dans son plurilinguisme et sa multimodalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire International LSF, Gestualité, Description/analyse de LS, Evaluations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, Jul 2013, Corte (Corse), France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Children’s plurilingual resources in classroom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basic and applied issues in Sign Language research. A meeting between French and Norwegian researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Maison des Sciences de l’Homme, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les apprenants sourds nous invitent à entendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lettonie, May 2013, Riga, Latvia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervenir: appliquer, s’impliquer?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, Jan 2007, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des enfants sourds : vers une approche bi-plurilingue du contact des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de la Revue des étudiants en linguistique du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, Oct 2006, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des enfants sourds : pour approche bi-plurilingue du contact des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des langues et du langage : perspectives pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international des Etudiants chercheurs en Didactique des Langues et en linguistique Lidilem, Jul 2006, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un projet bilingue construit de l’éducation des enfants sourds. Proposition(s) et modèle(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Grandes » et « petites » langues et didactique du plurilinguisme et du pluriculturalisme. Modèle et expériences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque International Inalco Paris Sorbonne, Jul 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">… SOS souffrance … la politique éducative pour les enfants sourds ne répond pas….</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international et pluridisciplinaire UHA, May 2013, Mulhouse, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux sociaux de la linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VALS-ALSA, Sep 2004, Neuchatel, Suisse, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, May 2011, Alger, Algeria</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales de la “biculturalité” chez différents acteurs sociaux. Etude comparative France-Québec.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation bilingue et biculturelle pour enfants sourds et sourds aveugles : l’approche biculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM Poitou Charentes, Apr 2003, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS-LSH et INRP, Jun 2010, Lyon, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oral et les enfants sourds : des textes officiels à la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le langage oral de l’enfant scolarisé : acquisition, enseignement, remédiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM Grenoble, Oct 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Estève</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilinguisme et bimodalité en situation scolaire : aspects didactiques et sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur les Langues Signées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DYLIS Université de Rouen, Oct 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...685 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970381v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03967228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education bilingue français / LSF et représentations sociales.</w:t>
               </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Małgorzata Zaborniak-Sobczak ; Katarzyna Ita Bieńkowska ; Edyta Tomińska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected issues of early-development support and education of children and youth with hearing impairment - comparative analysis on the example of five European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.82-100, 2017</w:t>
@@ -4966,51 +4966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourds et entendants : quand les espaces socio-didactiques (re)dessinent les figures de l’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5284,51 +5284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statuts des langues et légitimité des pratiques chez les enseignants entendants non-natifs de la langue des signes française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5370,51 +5370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surdité et contact de langues : quelles implications didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5568,51 +5568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oral et les enfants sourds : des textes officiels à la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HALTE, J.-F. and RISPAIL, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oral Dans La Classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.75-88, 2005</w:t>
@@ -6029,51 +6029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62C77A2F"/>
+    <w:nsid w:val="9D7E5A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6260,51 +6260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saskia-mugnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9674-3049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113248296" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216254938" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle de Labarri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lee Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saskia-mugnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9674-3049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113248296" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216254938" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle de Labarri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lee Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>