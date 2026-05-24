--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -518,579 +518,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langage et langues en contexte de surdité : discours d’enseignantes, représentations des pratiques enfantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Troubles du langage et de la communication et enseignement des langues, 2, pp.78-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biographies langagières de futurs enseignants de LSF : enjeux culturels, identitaires et sociolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Langue(s) et identité(s), 4, pp.44-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique du contexte sociolinguistique de la surdité en France : entre changement(s) et circularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Troubles du langage et de la communication et enseignement des langues, 2, pp.78-87</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Langues des Signes. Langue minoritaires et sociétés, 27, pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours d’enseignants sur la diversité linguistique et culturelle en contextes de surdités : questions sur la/les langue(s) à/de l’école et regards sur l’Altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Diversité linguistique et culturelle à l’école primaire: accueil des élèves et formation des acteurs, 11, pp.113-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendus d'ouvrage. Benoit Virole, Surdité et Sciences Humaines. Questions contemporaines, L’Harmattan, Paris, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 134, pp.132-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des enfants sourds : vers une approche bi-plurilingue du contact des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des étudiants en linguistique du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilinguisme des enfants sourds : des quelques freins aux possibles moteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Français et langue des signes française : quelles interactions au service des compétences langagières ? Études de cas d'une classe d'enfants sourds de CE2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...405 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1650,2641 +1650,2641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rupture, accès et transmissions des langues - Analyse de biographies langagières de futurs enseignants sourds de Langue des Signes Française (LSF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation plurilingue de la petite enfance à l’âge adulte : Transitions, continuités et ruptures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edilic, Jun 2023, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand un bilinguisme institutionnel cache un plurilinguisme de terrain : regards croisés sur les défis et enjeux de l’enseignement/apprentissage auprès d’enfants sourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'humain, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Edilic, Jun 2023, Copenhague, Denmark</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextes et LSF : terrain(s) sensible(s) et en tension(s) - Répondante invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Notions en débat : Contextes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem UGA – CLLE Montaigne UBM – ECLLA UJM, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem UGA – CLLE Montaigne UBM – ECLLA UJM, Jun 2022, Grenoble, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue des Signes, plurilinguisme et DLC : (re)dessiner les espaces et les imaginaires linguistiques et culturels – Pistes didactiques pour penser l’enseignement/apprentissage de la LSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique(s), plutilinguisme(s), mondialisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acedle, Oct 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Acedle, Oct 2022, Aveiro, Portugal</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">… SOS souffrance … la politique éducative pour les enfants sourds ne répond toujours pas… SOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation, langues minorisées et plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELMP &amp; UMONS, Sep 2022, MONS, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ELMP &amp; UMONS, Sep 2022, MONS, Belgium</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit bilingue ?... Regards croisés sur les inerties et les dynamiques en jeux dans la (re)construction du bilinguisme sourd.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bilinguisme et au-delà..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCERBAL, Apr 2021, Ottawa (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CCERBAL, Apr 2021, Ottawa (virtual), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours pluriels en contexte de surdité : qui est l’expert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours des terrains sensibles : recueil, analyse, intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R2Dip, May 2019, Vannes (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, R2Dip, May 2019, Vannes (Virtual), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs de la LSF : (re)construction des contours multiples d’un objet linguistique (extra)-ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues de valeur et valeur des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès du Réseau Francophone de Sociolinguistique, Jun 2019, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Congrès du Réseau Francophone de Sociolinguistique, Jun 2019, Ottawa (Ontario), Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation/dévalorisation des langues et distance/proximité symboliques à l’étude dans les biographies langagières de futurs enseignants de langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues de valeur et valeurs des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Réseau Francophone de Sociolinguistique, Jun 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Valorisation/dévalorisation des langues et distance/proximité symboliques à l’étude dans les biographies langagières de futurs enseignants de langues</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission des langues en contexte de surdité : enjeux et dilemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERESIF, Apr 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue(s) et surdité(s) : lorsque les discours redéfinissent les identités assignées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affirmer son identité dans et par le discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCRILASH, May 2019, Schoelcher (Martinique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en place une démarche biographique avec des futurs enseignants de LSF : quelles spécificités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues de valeur et valeurs des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque Réseau Francophone de Sociolinguistique, Jun 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">(Faire) construire des biographies langagières en contexte de formation : outils, objectifs et modalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'études; Stéphanie Galligani &amp; Saskia Mugnier, Apr 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERESIF, Apr 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de l’approche biographique un outil de promotion linguistique de futurs enseignants de langue des signes française (LSF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire le point sur les enjeux associés à l'enseignement et à l'apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EducLang, Jun 2018, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CCRILASH, May 2019, Schoelcher (Martinique), France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LSF dans l’espace social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conf'Apéro en sciences du langage - 30 de l'ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionnalisation de la LSF et discours de futurs formateurs de LSF : entre valorisation, contradiction et disjonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorisation linguistique et inégalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moncton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconstruction/recontruction du modèle de plurilinguisme en contexte de surdité : entre succès législatifs et freins représentationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour et contre des modèles de pluriculturalisme et plurilinguisme officiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, McGill, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de l’altérité sourde : essentialisation des frontières, différenciations et enfermements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Journée d'études; Stéphanie Galligani &amp; Saskia Mugnier, Apr 2019, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Altérité : de la linguistique à l’enseignement des langues 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Language for international Communication symposium, May 2016, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue des Signes Française et politiques linguistiques : ambivalences et enjeux actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du RFS 2015 - Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une réflexion intégrée et intégrante du bilinguisme en contexte de surdité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, EducLang, Jun 2018, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pluri-L, Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Moncton, Canada</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme, Education et Surdités : regards sur « le » bilinguisme sourd…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education en Langue Secondes et Etrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Thématique - ELSE, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Oct 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locuteurs sourds et langues : comment sortir d’un figement institutionnalisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, Jul 2013, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, McGill, Canada</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès au langage et aux langues des enfants sourds : des formes variées de réussites plurilingues et multimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaque enfant peut réussir en langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international et pluridisciplinaire UHA, May 2013, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourds et entendants : quand les espaces socio-didactiques redessinent les figures de l’altérité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Altérité : de la linguistique à l’enseignement des langues.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lettonie, May 2013, Riga, Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et ressources langagières des enfants sourds ou quand les pratiques bousculent le modèle en vigueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques plurilingues : des observations de terrains aux transpositions politiques, éducatives et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, May 2011, Alger, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en lumière de stratégies interactives au sein d’une classe d’enfants sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spécificité et diversité des interaction didactiques : disciplines, finalités, contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS-LSH et INRP, Jun 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et ressources langagières des enfants sourds ou la face cachée des tests d’évaluation du langage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International sur les Langues Signées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluations des compétences langagières : quels outils utiliser pour appréhender le sujet parlant/l’enfant sourd dans son plurilinguisme et sa multimodalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire International LSF, Gestualité, Description/analyse de LS, Evaluations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Children’s plurilingual resources in classroom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basic and applied issues in Sign Language research. A meeting between French and Norwegian researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Maison des Sciences de l’Homme, Feb 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les apprenants sourds nous invitent à entendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Language for international Communication symposium, May 2016, Riga, Latvia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervenir: appliquer, s’impliquer?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, Jan 2007, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des enfants sourds : vers une approche bi-plurilingue du contact des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de la Revue des étudiants en linguistique du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, Oct 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Estève</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des enfants sourds : pour approche bi-plurilingue du contact des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des langues et du langage : perspectives pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international des Etudiants chercheurs en Didactique des Langues et en linguistique Lidilem, Jul 2006, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un projet bilingue construit de l’éducation des enfants sourds. Proposition(s) et modèle(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Grandes » et « petites » langues et didactique du plurilinguisme et du pluriculturalisme. Modèle et expériences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque International Inalco Paris Sorbonne, Jul 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">… SOS souffrance … la politique éducative pour les enfants sourds ne répond pas….</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pluri-L, Jun 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les enjeux sociaux de la linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VALS-ALSA, Sep 2004, Neuchatel, Suisse, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Thématique - ELSE, Oct 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales de la “biculturalité” chez différents acteurs sociaux. Etude comparative France-Québec.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation bilingue et biculturelle pour enfants sourds et sourds aveugles : l’approche biculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM Poitou Charentes, Apr 2003, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, Jul 2013, Corte (Corse), France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oral et les enfants sourds : des textes officiels à la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le langage oral de l’enfant scolarisé : acquisition, enseignement, remédiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM Grenoble, Oct 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...1008 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinguisme et bimodalité en situation scolaire : aspects didactiques et sociolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Małgorzata Zaborniak-Sobczak ; Katarzyna Ita Bieńkowska ; Edyta Tomińska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected issues of early-development support and education of children and youth with hearing impairment - comparative analysis on the example of five European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.82-100, 2017</w:t>
@@ -4966,51 +4966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourds et entendants : quand les espaces socio-didactiques (re)dessinent les figures de l’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5284,51 +5284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statuts des langues et légitimité des pratiques chez les enseignants entendants non-natifs de la langue des signes française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5370,51 +5370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surdité et contact de langues : quelles implications didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5568,51 +5568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oral et les enfants sourds : des textes officiels à la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HALTE, J.-F. and RISPAIL, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oral Dans La Classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.75-88, 2005</w:t>
@@ -6029,51 +6029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D7E5A7F"/>
+    <w:nsid w:val="1BBA8781"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6260,51 +6260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saskia-mugnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9674-3049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113248296" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216254938" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle de Labarri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lee Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saskia-mugnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9674-3049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113248296" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216254938" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle de Labarri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lee Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>