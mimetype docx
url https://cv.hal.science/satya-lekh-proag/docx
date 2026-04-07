--- v0 (2026-03-10)
+++ v1 (2026-04-07)
@@ -611,191 +611,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Public Policy Evaluation Through Revisiting Cost-Benefit Analysis Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Le Goff</w:t>
+                <w:t xml:space="preserve">Deployment of an electric charging point network infrastructure in Paris : an economic analysis via CoBAYe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bainée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the Eastern Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">22nd International Colloquium of GERPISA: Old and new spaces of the automotive industry: towards a new balance?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERPISA, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980191v1</w:t>
+                <w:t xml:space="preserve">hal-01211535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of an electric charging point network infrastructure in Paris : an economic analysis via CoBAYe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Public Policy Evaluation Through Revisiting Cost-Benefit Analysis Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bainée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Colloquium of GERPISA: Old and new spaces of the automotive industry: towards a new balance?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERPISA, Jun 2014, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">40th Annual Conference of the Eastern Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211535v1</w:t>
+                <w:t xml:space="preserve">hal-00980191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curbing air pollution in Paris as the French capital goes electric : from cost-benefit analysis to CoBAYe decision-making tool</w:t>
               </w:r>
@@ -1925,51 +1925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya-Lekh Proag" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211551v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Mohamed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bain&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Patrick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01211641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya-Lekh Proag" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211551v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Mohamed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bain&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Patrick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01211641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>