--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -365,234 +365,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Deployment of an electric charging point network infrastructure in Paris: an analysis via CoBAYe »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bainée</w:t>
+                <w:t xml:space="preserve">Integrating Public Policy and Private Strategy Interdependencies in Project Evaluation : From CBA to CoBAYe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd annual colloquium of the GERPISA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERPISA, Jun 2014, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Project Evaluation (ICOPEV 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Minho, Jun 2014, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212764v1</w:t>
+                <w:t xml:space="preserve">hal-01211538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Public Policy and Private Strategy Interdependencies in Project Evaluation : From CBA to CoBAYe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Deployment of an electric charging point network infrastructure in Paris: an analysis via CoBAYe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bainée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Project Evaluation (ICOPEV 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Minho, Jun 2014, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">22nd annual colloquium of the GERPISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERPISA, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211538v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removable battery packs to remove air pollution in Paris : economic evaluation through the CoBAYe decision-making tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bainée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Project Evaluation (ICOPEV 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Minho, Jun 2014, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -630,51 +630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment of an electric charging point network infrastructure in Paris : an economic analysis via CoBAYe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bainée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Colloquium of GERPISA: Old and new spaces of the automotive industry: towards a new balance?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERPISA, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -926,329 +926,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBA, Policies Interdependency, Uncertainty: the COBAYe Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CBA, Policies, Interdependency, Uncertainty : the CoBAYe method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Le Goff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88th Annual Conference of the Western Economic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Seattle, United States</w:t>
+              <w:t xml:space="preserve">, Western Economic Association, Jun 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980383v1</w:t>
+                <w:t xml:space="preserve">hal-01211531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’une politique et mise au point d’une méthodologie supplémentant le calcul du &amp;quot;Net Social Benefit</w:t>
+                <w:t xml:space="preserve">Evaluation d’une politique publique et mise au point d’une méthodologie supplémentant le calcul du ‘Net Social Benefit’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Economie des Institutions 12-18 de l’Université Paris 1 Panthéon-Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Bilan à mi-parcours des travaux de recherche. Agence de la Mobilité, Ville de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de la Mobilité, Ville de Paris, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211526v1</w:t>
+                <w:t xml:space="preserve">hal-01211528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBA, Policies, Interdependency, Uncertainty : the CoBAYe method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CBA, Policies Interdependency, Uncertainty: the COBAYe Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88th Annual Conference of the Western Economic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Western Economic Association, Jun 2013, Seattle, United States</w:t>
+              <w:t xml:space="preserve">, 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211531v1</w:t>
+                <w:t xml:space="preserve">hal-00980383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’une politique publique et mise au point d’une méthodologie supplémentant le calcul du ‘Net Social Benefit’</w:t>
+                <w:t xml:space="preserve">Evaluation d’une politique et mise au point d’une méthodologie supplémentant le calcul du &amp;quot;Net Social Benefit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya-Lekh Proag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan à mi-parcours des travaux de recherche. Agence de la Mobilité, Ville de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de la Mobilité, Ville de Paris, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Economie des Institutions 12-18 de l’Université Paris 1 Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211528v1</w:t>
+                <w:t xml:space="preserve">hal-01211526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curbing air pollution in Paris : a comparative analysis of the ‘Low Emission Zones’</w:t>
               </w:r>
@@ -1925,51 +1925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya-Lekh Proag" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211551v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Mohamed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bain&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Patrick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01211641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya-Lekh Proag" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211551v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Mohamed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211538v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bain&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefebvre Patrick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01211641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>