--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -141,1107 +141,1263 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of AI in Enhancing Teamwork, Resilience and Decision-Making: Review of Recent Developments</w:t>
+                <w:t xml:space="preserve">Securing U.S. Leadership in Agentic AI Literacy and Adoption: U.S. vs Chinese Government Policies and Initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 187 (8), pp.9-26. </w:t>
+              <w:t xml:space="preserve">International Journal of Innovative Research in Engineering and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5120/ijca2025925036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55524/ijirem.2026.13.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101601v1</w:t>
+                <w:t xml:space="preserve">hal-05535591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Integration of Artificial Intelligence in U.S. K–12 Education: A Comprehensive Review and Policy Roadmap</w:t>
+                <w:t xml:space="preserve">Gen AI in Financial Cybersecurity: A Comprehensive Review of Architectures, Algorithms, and Regulatory Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 187 (24), pp.21-38. </w:t>
+              <w:t xml:space="preserve">International Journal of Innovations in Science Engineering And Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (3), pp.73-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5120/ijca2025925428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.69968/ijisem.2025v4i373-88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212282v1</w:t>
+                <w:t xml:space="preserve">hal-05212241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review of Gen AI Agents: Applications and Frameworks in Finance, Investments and Risk Domains</w:t>
+                <w:t xml:space="preserve">A Survey of Mixture of Experts Models: Architectures and Applications in Business and Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1339 - 1355. </w:t>
+              <w:t xml:space="preserve">International Journal of Future Engineering Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.127-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.38124/ijisrt/25may964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54660/IJFEI.2025.2.3.127-134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101606v1</w:t>
+                <w:t xml:space="preserve">hal-05113196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership in the age of AI: Review of quantitative models and visualization for managerial decision-making</w:t>
+                <w:t xml:space="preserve">Model Risk Management in the Era of Generative AI: Challenges, Opportunities, and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyadhar Joshi-Satyadhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30574/wjarr.2025.26.1.1415⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Scientific and Research Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.299-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29322/IJSRP.15.05.2025.p16133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052839v1</w:t>
+                <w:t xml:space="preserve">hal-05113197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Gen AI Models for Financial Risk Management: Architectural Frameworks and Implementation Strategies</w:t>
+                <w:t xml:space="preserve">Strategic Integration of Artificial Intelligence in U.S. K–12 Education: A Comprehensive Review and Policy Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovations in Science Engineering And Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187 (24), pp.21-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5120/ijca2025925428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.69968/ijisem.2025v4i2207-222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05101589v1</w:t>
+                <w:t xml:space="preserve">hal-05212282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and Challenges of AI Multi-Agent Frameworks for Financial Services</w:t>
+                <w:t xml:space="preserve">The Role of AI in Enhancing Teamwork, Resilience and Decision-Making: Review of Recent Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187 (8), pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5120/ijca2025925036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/cjast/2025/v44i64558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05130349v1</w:t>
+                <w:t xml:space="preserve">hal-05101601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reskilling the U.S. Military Workforce for the Agentic AI Era: A Framework for Educational Transformation</w:t>
+                <w:t xml:space="preserve">Leadership in the age of AI: Review of quantitative models and visualization for managerial decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Education, Society and Behavioural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.2773-2791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30574/wjarr.2025.26.1.1415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346190v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE AND THE FUTURE OF US COMPETITIVENESS: SECTORAL IMPACTS, WORKFORCE TRANSITIONS, AND POLICY CHALLENGES</w:t>
+                <w:t xml:space="preserve">A Comprehensive Review of Gen AI Agents: Applications and Frameworks in Finance, Investments and Risk Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Research in Commerce and Management Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.38193/IJRCMS.2025.7405⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1339 - 1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/25may964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212339v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the AI Skills Gap: A Multi-Level Framework for Integrating Prompt Engineering and Upskilling into U.S. Workforce Development Policy</w:t>
+                <w:t xml:space="preserve">Review of Gen AI Models for Financial Risk Management: Architectural Frameworks and Implementation Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Innovations in Science Engineering And Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.207-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.69968/ijisem.2025v4i2207-222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320978v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Risk Management in the Era of Generative AI: Challenges, Opportunities, and Future Directions</w:t>
+                <w:t xml:space="preserve">Architectures and Challenges of AI Multi-Agent Frameworks for Financial Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satyadhar Joshi-Satyadhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Scientific and Research Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29322/IJSRP.15.05.2025.p16133⟩</w:t>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (6), pp.52-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/cjast/2025/v44i64558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113197v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Mixture of Experts Models: Architectures and Applications in Business and Finance</w:t>
+                <w:t xml:space="preserve">Reskilling the U.S. Military Workforce for the Agentic AI Era: A Framework for Educational Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Future Engineering Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Education, Society and Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (6), pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113196v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gen AI in Financial Cybersecurity: A Comprehensive Review of Architectures, Algorithms, and Regulatory Challenges</w:t>
+                <w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE AND THE FUTURE OF US COMPETITIVENESS: SECTORAL IMPACTS, WORKFORCE TRANSITIONS, AND POLICY CHALLENGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovations in Science Engineering And Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Research in Commerce and Management Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07 (04), pp.76-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38193/IJRCMS.2025.7405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.69968/ijisem.2025v4i373-88⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05212241v1</w:t>
+                <w:t xml:space="preserve">hal-05212339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Addressing the AI Skills Gap: A Multi-Level Framework for Integrating Prompt Engineering and Upskilling into U.S. Workforce Development Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyadhar Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (10), pp.19-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing U.S. Competitiveness Through Governance Tools and Trustworthy Frameworks for Autonomous GenAI Agentic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyadhar Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Journal of Advanced Research in Science, Communication and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.124 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48175/ijarsct-29017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of Thin-film Plasmonic Solar Cells using Differential Evolution Optimization Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Vora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Matai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durdu Güney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference ID: 42835 2018 5 th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1251,477 +1407,477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing U.S. Competitiveness in Agentic Gen AI: A Strategic Framework for Interoperability and Governance</w:t>
+                <w:t xml:space="preserve">Introduction to Diffusion Models, Autoencoders and Transformers: Review of Current Advancements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273411v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Generative AI: Its Impact on Jobs, Education, Work and Policy Making</w:t>
+                <w:t xml:space="preserve">Advancing U.S. Competitiveness in Agentic Gen AI: A Strategic Framework for Interoperability and Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010549v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transformative Impact of Artificial Intelligence on US Labor Markets: Workforce Disruption, Skill Evolution, and the Emergence of Prompt Engineering</w:t>
+                <w:t xml:space="preserve">Introduction to Generative AI: Its Impact on Jobs, Education, Work and Policy Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331964v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training the US Older Workforce for the Impact of Generative AI on Financial Services: A Policy Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review of DeepSeek Performance, Architecture and Capabilities</w:t>
+                <w:t xml:space="preserve">The Transformative Impact of Artificial Intelligence on US Labor Markets: Workforce Disruption, Skill Evolution, and the Emergence of Prompt Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008587v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Reinforcement Learning from Human Feedback: A Review of Current Developments</w:t>
+                <w:t xml:space="preserve">A Comprehensive Review of DeepSeek Performance, Architecture and Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999765v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Diffusion Models, Autoencoders and Transformers: Review of Current Advancements</w:t>
+                <w:t xml:space="preserve">Introduction to Reinforcement Learning from Human Feedback: A Review of Current Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999764v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1789,51 +1945,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B0D7520"/>
+    <w:nsid w:val="B9F8BE1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2020,51 +2176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/satyadhar-joshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6011-5080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyadhar Joshi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2025925036" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2025925428" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/25may964" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2025.26.1.1415" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69968/ijisem.2025v4i2207-222" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2025/v44i64558" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212339v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38193/IJRCMS.2025.7405" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyadhar Joshi-Satyadhar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29322/IJSRP.15.05.2025.p16133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54660/IJFEI.2025.2.3.127-134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69968/ijisem.2025v4i373-88" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Vora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Matai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durdu G&#252;ney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010549v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/satyadhar-joshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6011-5080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyadhar Joshi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55524/ijirem.2026.13.1.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69968/ijisem.2025v4i373-88" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54660/IJFEI.2025.2.3.127-134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyadhar Joshi-Satyadhar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29322/IJSRP.15.05.2025.p16133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2025925428" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2025925036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2025.26.1.1415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/25may964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69968/ijisem.2025v4i2207-222" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2025/v44i64558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212339v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38193/IJRCMS.2025.7405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48175/ijarsct-29017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Vora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Matai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durdu G&#252;ney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010549v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>