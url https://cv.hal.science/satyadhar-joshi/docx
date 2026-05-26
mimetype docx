--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0002-6011-5080</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=jD8fpGMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,1237 +188,1237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing U.S. Leadership in Agentic AI Literacy and Adoption: U.S. vs Chinese Government Policies and Initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Innovative Research in Engineering and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 13 (1), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55524/ijirem.2026.13.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gen AI in Financial Cybersecurity: A Comprehensive Review of Architectures, Algorithms, and Regulatory Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Review of Gen AI Agents: Applications and Frameworks in Finance, Investments and Risk Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovations in Science Engineering And Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1339 - 1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/25may964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.69968/ijisem.2025v4i373-88⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05212241v1</w:t>
+                <w:t xml:space="preserve">hal-05101606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Mixture of Experts Models: Architectures and Applications in Business and Finance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Role of AI in Enhancing Teamwork, Resilience and Decision-Making: Review of Recent Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Future Engineering Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187 (8), pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5120/ijca2025925036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54660/IJFEI.2025.2.3.127-134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05113196v1</w:t>
+                <w:t xml:space="preserve">hal-05101601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Risk Management in the Era of Generative AI: Challenges, Opportunities, and Future Directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strategic Integration of Artificial Intelligence in U.S. K–12 Education: A Comprehensive Review and Policy Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satyadhar Joshi-Satyadhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Scientific and Research Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.299-309. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187 (24), pp.21-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29322/IJSRP.15.05.2025.p16133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5120/ijca2025925428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113197v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Integration of Artificial Intelligence in U.S. K–12 Education: A Comprehensive Review and Policy Roadmap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Leadership in the age of AI: Review of quantitative models and visualization for managerial decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 187 (24), pp.21-38. </w:t>
+              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.2773-2791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5120/ijca2025925428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30574/wjarr.2025.26.1.1415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212282v1</w:t>
+                <w:t xml:space="preserve">hal-05052839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of AI in Enhancing Teamwork, Resilience and Decision-Making: Review of Recent Developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Review of Gen AI Models for Financial Risk Management: Architectural Frameworks and Implementation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 187 (8), pp.9-26. </w:t>
+              <w:t xml:space="preserve">International Journal of Innovations in Science Engineering And Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.207-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5120/ijca2025925036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.69968/ijisem.2025v4i2207-222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101601v1</w:t>
+                <w:t xml:space="preserve">hal-05101589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership in the age of AI: Review of quantitative models and visualization for managerial decision-making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Architectures and Challenges of AI Multi-Agent Frameworks for Financial Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.2773-2791. </w:t>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (6), pp.52-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30574/wjarr.2025.26.1.1415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/cjast/2025/v44i64558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052839v1</w:t>
+                <w:t xml:space="preserve">hal-05130349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review of Gen AI Agents: Applications and Frameworks in Finance, Investments and Risk Domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reskilling the U.S. Military Workforce for the Agentic AI Era: A Framework for Educational Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Education, Society and Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (6), pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101606v1</w:t>
+                <w:t xml:space="preserve">hal-05346190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Gen AI Models for Financial Risk Management: Architectural Frameworks and Implementation Strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE AND THE FUTURE OF US COMPETITIVENESS: SECTORAL IMPACTS, WORKFORCE TRANSITIONS, AND POLICY CHALLENGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovations in Science Engineering And Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.69968/ijisem.2025v4i2207-222⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Research in Commerce and Management Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07 (04), pp.76-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38193/IJRCMS.2025.7405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101589v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and Challenges of AI Multi-Agent Frameworks for Financial Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Addressing the AI Skills Gap: A Multi-Level Framework for Integrating Prompt Engineering and Upskilling into U.S. Workforce Development Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 44 (6), pp.52-72. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 44 (10), pp.19-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130349v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reskilling the U.S. Military Workforce for the Agentic AI Era: A Framework for Educational Transformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advancing U.S. Competitiveness Through Governance Tools and Trustworthy Frameworks for Autonomous GenAI Agentic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Education, Society and Behavioural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Journal of Advanced Research in Science, Communication and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.124 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48175/ijarsct-29017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346190v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE AND THE FUTURE OF US COMPETITIVENESS: SECTORAL IMPACTS, WORKFORCE TRANSITIONS, AND POLICY CHALLENGES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model Risk Management in the Era of Generative AI: Challenges, Opportunities, and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyadhar Joshi-Satyadhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Research in Commerce and Management Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 07 (04), pp.76-110. </w:t>
+              <w:t xml:space="preserve">International Journal of Scientific and Research Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.299-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.38193/IJRCMS.2025.7405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29322/IJSRP.15.05.2025.p16133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212339v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the AI Skills Gap: A Multi-Level Framework for Integrating Prompt Engineering and Upskilling into U.S. Workforce Development Policy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Survey of Mixture of Experts Models: Architectures and Applications in Business and Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Future Engineering Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54660/IJFEI.2025.2.3.127-134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320978v1</w:t>
+                <w:t xml:space="preserve">hal-05113196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing U.S. Competitiveness Through Governance Tools and Trustworthy Frameworks for Autonomous GenAI Agentic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gen AI in Financial Cybersecurity: A Comprehensive Review of Architectures, Algorithms, and Regulatory Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Advanced Research in Science, Communication and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Innovations in Science Engineering And Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (3), pp.73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.69968/ijisem.2025v4i373-88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48175/ijarsct-29017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05464375v1</w:t>
+                <w:t xml:space="preserve">hal-05212241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of Thin-film Plasmonic Solar Cells using Differential Evolution Optimization Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Vora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Matai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durdu Güney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference ID: 42835 2018 5 th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1407,477 +1428,477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Diffusion Models, Autoencoders and Transformers: Review of Current Advancements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advancing U.S. Competitiveness in Agentic Gen AI: A Strategic Framework for Interoperability and Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999764v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing U.S. Competitiveness in Agentic Gen AI: A Strategic Framework for Interoperability and Governance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction to Generative AI: Its Impact on Jobs, Education, Work and Policy Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273411v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Generative AI: Its Impact on Jobs, Education, Work and Policy Making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Training the US Older Workforce for the Impact of Generative AI on Financial Services: A Policy Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010549v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training the US Older Workforce for the Impact of Generative AI on Financial Services: A Policy Guide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Transformative Impact of Artificial Intelligence on US Labor Markets: Workforce Disruption, Skill Evolution, and the Emergence of Prompt Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026150v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transformative Impact of Artificial Intelligence on US Labor Markets: Workforce Disruption, Skill Evolution, and the Emergence of Prompt Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Review of DeepSeek Performance, Architecture and Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331964v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review of DeepSeek Performance, Architecture and Capabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction to Reinforcement Learning from Human Feedback: A Review of Current Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008587v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Reinforcement Learning from Human Feedback: A Review of Current Developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction to Diffusion Models, Autoencoders and Transformers: Review of Current Advancements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyadhar Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999765v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1945,51 +1966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9F8BE1A"/>
+    <w:nsid w:val="1FC246CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2176,51 +2197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/satyadhar-joshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6011-5080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyadhar Joshi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55524/ijirem.2026.13.1.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69968/ijisem.2025v4i373-88" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54660/IJFEI.2025.2.3.127-134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyadhar Joshi-Satyadhar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29322/IJSRP.15.05.2025.p16133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2025925428" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2025925036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2025.26.1.1415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/25may964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69968/ijisem.2025v4i2207-222" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2025/v44i64558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212339v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38193/IJRCMS.2025.7405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48175/ijarsct-29017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Vora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Matai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durdu G&#252;ney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010549v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/satyadhar-joshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6011-5080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jD8fpGMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyadhar Joshi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55524/ijirem.2026.13.1.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/25may964" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2025925036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2025925428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2025.26.1.1415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69968/ijisem.2025v4i2207-222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2025/v44i64558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212339v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38193/IJRCMS.2025.7405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48175/ijarsct-29017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyadhar Joshi-Satyadhar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29322/IJSRP.15.05.2025.p16133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54660/IJFEI.2025.2.3.127-134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69968/ijisem.2025v4i373-88" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Vora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Matai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durdu G&#252;ney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010549v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>