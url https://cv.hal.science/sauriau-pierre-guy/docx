--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.75471698113px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Guy Sauriau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sauriau-pierre-guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5360-8728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034527931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-6307-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être l'échinoderme &amp;lt;i&amp;gt;Ophioderma longicaudum&amp;lt;/i&amp;gt; (Bruzelius, 1805) tel est le point à vérifier dans l'extrême nord de sa distribution atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Jomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (7), pp.889-910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zostère marine &amp;lt;i&amp;gt;Zostera marina&amp;lt;/i&amp;gt; Linnaeus 1753 des îles et littoraux des Pertuis Charentais : analyse historique 1820-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (6), pp.593-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1135446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Antajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques curiosités d'histoire naturelle dans les pertuis charentais : faune des invertébrés marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle De Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.533-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern range expansion of the Asian mussel Arcuatula senhousia (Benson, 1842) along the French Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), pp.700-709. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2022.11.3.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier signalement de la crevette monégasque &amp;lt;i&amp;gt;Lysmata seticaudata&amp;lt;/i&amp;gt; (Risso, 1816) de l’île de Ré (Pertuis charentais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular genetic diversity of seaweeds morphologically related to &amp;lt;i&amp;gt;Ulva rigida&amp;lt;/i&amp;gt; at three sites along the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (e11966), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicative value of benthic foraminifera for biomonitoring: Assignment to ecological groups of sensitivity to total organic carbon of species from European intertidal areas and transitional waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Francescangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.112071. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple genetic marker analysis challenges the introduction history of &amp;lt;i&amp;gt;Ulva australis&amp;lt;/i&amp;gt; (Ulvales, Chlorophyta) on French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.455-467. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2021.1876249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative abundances of benthic foraminifera in response to total organic carbon in sediments: Data from European intertidal areas and transitional waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Francescangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.106920. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.106920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Spaghetti Project”: the final identification guide to European Terebellidae (sensu lato) (Annelida, Terebelliformia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Londoño-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M.M. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemine Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782, pp.108-156. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2021.782.1593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the biogeographical distributions of two Spionidae (Annelida) from the NE Atlantic and Mediterranean French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosymposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13th International Polychaetes Conference (IPC13), 19, pp.173-184. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.19.1.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite and in situ monitoring of Chl-a, Turbidity, and Total Suspended Matter in coastal waters: experience of the year 2017 along the French Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bryère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marine Observation and Monitoring towards an Ecosystem Approach), 8 (9), pp.665. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8090665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic niche partitioning in marine wood-borers revealed by stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Laticorophium baconi&amp;lt;/i&amp;gt; (Shoemaker, 1934) (Crustacea: Amphipoda: Corophiidae: Corophiini): first record in European marine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.848-861. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2019.8.4.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and new records of benthic Amphipods from macrophytes and fine sand communities of the Bizerte lagoon (Tunisia, SW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Zaabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41200-019-0182-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats marins et estuariens de l’estuaire de la Gironde : bilan des connaissances et cartographie NATURA 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XV èmes Journées Nationales Génie Côtier – Génie Civil La Rochelle, 29 au 31 mai 2018 pp.703-716. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources partitioning in the diet of the shipworm &amp;lt;i&amp;gt;Bankia carinata&amp;lt;/i&amp;gt; (J.E. Gray, 1827): An experimental study based on stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.208-213. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and genetic diversity in the variegated scallop, &amp;lt;i&amp;gt;Mimachlamys varia&amp;lt;/i&amp;gt; (Linnaeus, 1758), a novel bioindicator of chemical pollution on the French coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Breitwieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (4), pp.417-425. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyy035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: Forcing of spatio-temporal variability at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Rodriguez Tress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.271-289. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting sediment records of marine submersion events related to wave exposure, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 353, pp.158 - 170. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: a spatio-temporal study at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.221-239. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new index to assess intertidal seaweed communities as bioindicators for the European Water Framework Directory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Casamajor (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.162-173. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short flexible seagrass &amp;lt;I&amp;gt;Zostera noltei&amp;lt;/I&amp;gt; on flow, erosion and deposition processes determined using flume experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ganthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp.997-1023. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Say’s mud crab &amp;lt;I&amp;gt;Dyspanopeus sayi&amp;lt;/I&amp;gt; (Smith, 1869) from the Seudre estuary (Marennes-Oléron, French Atlantic coast).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.9-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Malmgrenia louiseae&amp;lt;/i&amp;gt; sp. nov., a new scale worm species (Polychaeta: Polynoidae) from southern Europe with a key to European &amp;lt;i&amp;gt;Malmgrenia&amp;lt;/i&amp;gt; species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (5), pp.947-952. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315414001878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale patterns in the diversity and organization of benthic intertidal fauna among French Atlantic estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La balane &amp;lt;I&amp;gt;Hesperibalanus fallax&amp;lt;/I&amp;gt; (Broch, 1927) (Crustacé Cirripède) sur la côte française atlantique du Golfe de Gascogne et sa présence en baie de Seine (Manche orientale) dès 1976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vimpère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences naturelles de l'Ouest de la France. Nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (4), pp.244-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for investigating general patterns of benthic β-diversity along estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamille Hammerstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Oliver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 149, pp.223-231. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of &amp;lt;i&amp;gt;Grandidierella japonica&amp;lt;/i&amp;gt; Stephensen, 1938 (Amphipoda: Aoridae) from mainland Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guenneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2013.2.1.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maerl algues corallinacées marines dans les Pertuis Charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cajeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3), pp.281-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats intertidaux des sites Natura 2000 des Pertuis charentais : complémentarité des approches inventaire terrain, télédétection et SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cajeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XIIèmes Journées Nationales Génie Côtier – Génie Civil Cherbourg, 12-14 juin 2012, pp.855-864. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2012.093-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of macrofauna on sediment transport and bed elevation: application over a cross-shore mudflat profile and model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (1), pp.64-75. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydro-sedimentary factors on mollusc death assemblages in a temperate mixed tide-and-wave dominated coastal environment: Implications for the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent expansion of the oriental shrimp &amp;lt;I&amp;gt;Palaemon macrodactylus&amp;lt;/I&amp;gt; (Crustacea: Decapoda) on the western coasts of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Béguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.S103-S108. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/ai.2010.5.S1.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’inventaire de la macrofaune marine en baie de Marennes-Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of living benthic foraminifera in relation with environmental variables within the Aiguillon cove (Atlantic coast, France): improving knowledge for paleoecological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 180 (2), pp.131-144. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.180.2.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes changes in the adductor muscle of diseased bivalve &amp;lt;I&amp;gt;Ruditapes philippinarum&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (4), pp.611 - 618. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-008-1112-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the mode of macrofauna-mediated bioturbation on the vertical distribution of living benthic foraminifera : first insight from axial tomodensitometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 371, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2008.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00365237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can molluscan assemblages give insights into Holocene environmental changes other than sea level rise? A case study from a macrotidal bay (Marennes–Oléron, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 280, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digenean trematodes–marine mollusc relationships: a stable isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao02022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of diet in Manila clams by spatial analysis of stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 387, pp.167 - 177. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps08100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and sources of suspended particulate organic matter in the Marennes-Oléron oyster farming bay: Insights from stable isotopes and microalgae ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ryckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Malestroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.576-586. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of former Holocene sea level in the Marennes-Oléron Bay (French Atlantic coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340, pp.306-314. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oyster culture practices and environmental conditions on the ecological status of intertidal mudflats in the Pertuis Charentais (SW France): A multi-index approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (11), pp.1898 - 1912. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Biotic Indices in semi-enclosed coastal ecosystems and transitional waters habitats - Implications for the implementation of the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.360-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short-term environmental disturbances on living benthic foraminifera during the Pacific oyster summer mortality in the Marennes-Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Radford-Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soletchnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (3), pp.358. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2007.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of seasonal variation in trophic conditions and the gametogenic cycle on δ13C and δ15N levels of diploid and triploid Pacific oysters &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soletchnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 346, pp.203-217. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps06953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variations in intertidal mudflat erodability: Marennes-Oléron Bay, western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (8), pp.1153-1173. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2006.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of &amp;lt;I&amp;gt;Quinqueloculina carinatastriata&amp;lt;/I&amp;gt; (Wiesner, 1923) (Foraminifera) along the French Atlantic coast (Marennes-Oléron Bay and Ile de Ré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Foraminiferal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.204-212. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsjfr.37.3.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the food webs of two intertidal mufflats during two seasons using inverse modelling: Aiguillon Cove and Brouage Mudflat, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Rzeznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (1-2), pp.107-124. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of sediment cohesiveness on bioturbation effects due to &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; on the initial erosion of intertidal sediments: A study combining flume and model approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (1), pp.54-73. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2005.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making water flow: a comparison of the hydrodynamic characteristics of 12 different benthic biological flume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per R. Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A. van Duren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amielh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca J. Aspden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.409-438. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-006-9049-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium pathways in an exploited intertidal ecosystem with chronic cadmium inputs (Marennes-Oléron, Atlantic coast, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Miramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 307, pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps307101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des foraminifères benthiques comme indicateurs de paléo-niveaux marins ? Étude du cas de l’anse de l’Aiguillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1-2), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of the eastern Bay of Biscay by the nassariid gastropod &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt;: origin and effects on resident fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 276, pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps276147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting effects of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; bioturbation and microphytobenthos on the erodibility of mudflat sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Sygut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Joassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 278, pp.205 - 223. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps278205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ITS rDNA for discriminating of larval stages of two microphallid (Digenea) species using &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant, 1777) and &amp;lt;I&amp;gt;Corophium volutator&amp;lt;/I&amp;gt; (Pallas, 1766) as intermediate hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frydenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Mouritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (4), pp.304-310. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-004-1136-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of &amp;lt;I&amp;gt;Marteilia refringens&amp;lt;/I&amp;gt; in flat oyster &amp;lt;I&amp;gt;Ostrea edulis&amp;lt;/I&amp;gt; and copepod &amp;lt;I&amp;gt;Paracartia grani&amp;lt;/I&amp;gt; in a claire pond of Marennes-Oléron Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Sajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao061103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion by the marine gastropod &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; in France. III. Comparison of biological traits with the resident species &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146 (1), pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-004-1421-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary settlement of cockles &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; as a function of current velocity and substratum: a flume study with benthic juveniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 503 (1-3), pp.103 - 116. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HYDR.0000008493.83270.2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of fluff layer erosion and subsequent bed erosion in the presence of the bioturbator, &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61 (6), pp.821 - 849. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/002224003322981165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate production in relation to microphytobenthic biofilm development: an integrated approach in a tidal mesocosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Galois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (3), pp.237 - 251. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-002-2027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the food web of an intertidal mudflat ecosystem on the Atlantic coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Rzeznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 246, pp.17 - 37. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps246017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nettoyage de printemps : la nécessité d'une intervention rapide contre les bigorneaux perceurs &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt; et &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; prédateurs de l'huître creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho des cabanes (Marennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39, pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'hydrodynamisme naturel et d'une violente tempête sur les peuplements de bivalves et la structure de population de &amp;lt;I&amp;gt;Scrobicularia plana&amp;lt;/I&amp;gt; sur la vasière de Montportail-Brouage (S-O France), site d'accueil des limicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Haubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (1-2), pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent invasion of the Japanese oyster drill along the French Atlantic coast: identification of specific molecular markers that differentiate Japanese, &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt;, and European, &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt;, oyster drills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (1), pp.67-71. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0990-7440(01)01146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of long emersion on biota, ammonium fluxes and nitrification in intertidal sediments of Marennes-Oléron Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Laima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (4), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-1136(01)00126-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluff deposition on intertidal sediments: effects on benthic biota, ammonium fluxes and nitrification rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Laima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Maksymowska-Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61 (2), pp.115 - 133. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020264414924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and behavioural factors affecting activity in the intertidal gastropod &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 272 (2), pp.191 - 216. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00130-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio–temporal differentiation in the population structure of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; on an intertidal mudflat (Marennes-Oléron Bay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (4), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315402005945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle in a haystack: involvement of the copepod &amp;lt;I&amp;gt;Paracartia grani&amp;lt;/I&amp;gt; in the life-cycle of the oyster pathogen &amp;lt;I&amp;gt;Marteilia refringens&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (3), pp.315-323. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182001001111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire ponds as an experimental model for &amp;lt;I&amp;gt;Marteilia refringens&amp;lt;/I&amp;gt; life-cycle studies: new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 257 (1), pp.87 - 108. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-0981(00)00330-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation et introduction d’espèces exogènes : mise en place de l’analyse génétique d’une population invasive de bigorneaux perceurs &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; (Récluz, 1851) dans le bassin de Marennes Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goulletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’abondance du gastéropode &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant) sur l’érodabilité d’un sédiment cohésif en baie de Marennes-Oléron : résultats d’expériences en canal hydraulique et mise en place d’un modèle mathématique simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet in mangrove snails: preliminary data on gut contents and stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tang Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Shellfish Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (1), pp.423-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de “ MARINPERTUIS ” une base de données sur la biodiversité de la macrofaune marine dans les Pertuis charentais : analyse historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boursier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour of benthic microalgal biomass in intertidal mudflats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 264 (1), pp.85 - 100. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-0981(01)00312-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope evidence of benthic microalgae-based growth and secondary production in the suspension feeder &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; (Mollusca, Bivalvia) in the Marennes-Oléron Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Keun Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 440 (1/3), pp.317 - 329. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004156102278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of ingestion rate of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant) on intertidal epipelic microalgae: the effect of mud snail density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 255 (2), pp.247 - 260. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0981(00)00292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the oyster &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt; on a microbial community in Atlantic coastal ponds near La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pastoureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ryckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Montanié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (3), pp.227-242. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame022227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term sedimentation on Montportail–Brouage intertidal mudflat, Marennes–Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (12-13), pp.1513 - 1530. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0278-4343(00)00035-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a synopsis of marine species richness in the Pertuis Charentais Sea with new insights in soft-bottom macrofauna of the Marennes-Oléron Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (2), pp.181-222. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.2E300127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferating Gastropoda &amp;lt;I&amp;gt;Crepidula fornicata&amp;lt;/I&amp;gt; may stimulate macrozoobenthic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79 (6), pp.1069-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sources of an infaunal suspension-feeding bivalve &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; in a muddy sandflat of Marennes-Oléron Bay, as determined by analyses of carbon and nitrogen stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Keun Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 187, pp.147 - 158. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps187147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Crepidula fornicata&amp;lt;/I&amp;gt; L. (Mollusca, Gastropoda) in the Marennes-Oléron Bay: side-scan sonar mapping of subtidal beds and stock assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pichocki-Seyfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (2), pp.353 - 362. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(98)80022-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of spatial patterns of microphytobenthic biomass: inferences from a geostatistical analysis of two comprehensive surveys in Marennes-Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 166, pp.131 - 141. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps166131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection characteristics of &amp;lt;I&amp;gt;Himasthla elongata&amp;lt;/I&amp;gt; cercariae in cockles as a function of water current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Wegeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Thomas Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34, pp.63 - 70. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao034063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprinkling: a new method of distributing live algae food in marine coastal ponds used for Manila clam &amp;lt;I&amp;gt;Tapes philippinarum&amp;lt;/I&amp;gt; (Adams & Reeve) intensive culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Haure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28 (9), pp.661 - 669. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2109.1997.00907.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of tidal resuspension of microbiota:testing the effects of sediment cohesiveness and bioturbation using flume experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cariou-Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 151, pp.17 - 25. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps151017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer des Pertuis : un système topographique filtrant les agents météo-océaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Germaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences naturelles de l'Ouest de la France. Nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (2), pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatiale et cartographie des peuplements benthiques du bassin de Marennes-Oléron: première approche par la méthode du krigeage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES marine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 199, pp.231-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoenvironnements holocènes du marais poitevin (Littoral atlantique, France) : reconstitution d'après les peuplements malacologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (2), pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and biological factors controlling the concentrations of trace elements (As, Cd, Cu, Hg, Se, Zn) in delpinids &amp;lt;I&amp;gt;Globicephala melas&amp;lt;/I&amp;gt; from the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amiard-Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 103, pp.207 - 219. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps103207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial filament breakage of the diatom &amp;lt;I&amp;gt;Skeletonema costatum&amp;lt;/I&amp;gt; intended for mollusc aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 123 (1-2), pp.69 - 81. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0044-8486(94)90120-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortalités estivales du mulet &amp;lt;I&amp;gt;Liza ramada&amp;lt;/I&amp;gt; en Loire : dysfonctionnement cyclique du rôle de voie de migration d'un estuaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24 (2-3-4), pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la compétition intraspécifique dans la régulation du recrutement chez la coque, &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; (L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ducrotoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Labourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 68 (1-2), pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie krigée des mollusques suspensivores compétiteurs trophiques des huîtres du bassin de Marennes-Oléron : implications pour la planification de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 16 (1-2), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread of &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt; (Mollusca: Gastropoda) along the north-eastern Atlantic coasts in relation to oyster culture and to climatic fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 109 (2), pp.299 - 309. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01319398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de la reproduction de la coque (&amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt;) sur le littoral français de la Manche et de l'Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ducrotoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (1), pp.29 - 41. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:1990003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt; (Linné, 1758) dans le bassin de Marennes-Oléron : bilan des observations de 1984 à 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7 (8), pp.995-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation trophique de la malacofaune benthique non cultivée du bassin ostréicole de Marennes-Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 12 (2), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de reconstitution d'un paléoenvironnement marin récent dans le marais Poitevin (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haliotis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total lipid content and lipid energetic values of bivalve molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deslous-Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Boromthanarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goulletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 89 (1), pp.51 - 53. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0305-0491(88)90260-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mollusques non-cultivés du bassin de Marennes-Oléron : quantification et répartition géographique des stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haliotis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16, pp.527-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some observations on the biology and the ecology of a &amp;lt;I&amp;gt;Venus striatula&amp;lt;/I&amp;gt; population in the Bay of Douarnenez, Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 65 (4), pp.889-900. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315400019391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux phoques dans l'Arctique et l'Est du Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pêche Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 1272, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EVALG : Mise au point de protocoles et d'indicateurs pour l'EVaLuation de l'état écologique et des stocks de macroALGues au sein du Parc Naturel Marin de l'Estuaire de la Gironde et de la Mer des Pertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouchemousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les habitats rocheux intertidaux et subtidaux des façades Manche-Mer du Nord-Atlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Capietto; Sandrine Derrien; Thibaut de Bettignies; Sophie Beauvais; Anahita Marzin; Alain Pibot; Juliette Delavenne, Nov 2022, Brest, France. pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier BenthOBS : XI ème atelier de taxinomie La Rochelle 13-17 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ILICO / EVOLECO 2021, 2-5 nov. 2021 La Rochelle (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR-ILICO et UMR7266 LIENSs, Nov 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France National Report 2012, ICES Working Group on Introduction and Transfers of Marine Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Curd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Working Group on Introduction and Transfers of Marine Organisms (WGITMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of land use and climate changes on sediment deposition in estuaries during the last centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la macrofaune dans la dynamique sédimentaire des vasières intertidales : de l’observation à la modélisation en passant par l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrodynamique et dynamique sédimentairelittorales. Séminaire de l'Institut océanographique (2ème partie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barusseau, J.-P., Jan 2002, Paris (Institut océanographique), France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the excessive organic enrichment of the Loire Estuary on the downstream migratory patterns of the amphihaline grey mullet &amp;lt;I&amp;gt;Liza ramada&amp;lt;/I&amp;gt; (Pisces, Mugilidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes in fluxes in estuaries: Implications from Science to Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarine &amp; Costal Science Association (ECSA) and European Research Federation (ERF), Sep 1992, Plymouth, United Kingdom. pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la rétention de &amp;lt;I&amp;gt;Skeletonema costatum&amp;lt;/I&amp;gt; par &amp;lt;I&amp;gt;Ruditapes philippinarum&amp;lt;/I&amp;gt; (Mollusque, Bivalve) en fonction de la longueur des colonies algales : principes méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Malacologie (S.F.M). &amp; Symposium International de Biologie appliquée à l’Aquaculture des Mollusques marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Malacologie, Nov 1990, Brest, France. pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage des populations naturelles de Mollusques compétiteurs trophiques des huîtres cultivées &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt; du bassin de Marennes-Oléron : aspects méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference and Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Copenhagen, Denmark. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi à long terme dans le Pertuis d’Antioche : 10 ans de SOMLIT à La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brizard Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ILICO/EVOLECO 2021 La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Rochelle, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight-throughput phenotyping of health biomarkers in Crassostrea gigas by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyramaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiomar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et la Mer ; La faune des vasières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrotin Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baie de l'Aiguillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hesse, pp.192, 2017, 978-2-35706-040-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de suivi stationnel des herbiers à zostères pour la Directive Cadre sur l'Eau (DCE) Zostera marina - Zostera noltei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oger-Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 42 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04275158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement des masses d'eau du littoral Manche-Atlantique sur la base de l'indicateur DCE « Angiospermes » (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oger-Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ganthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rigouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français de Recherche pour l'Exploitation de la Mer (Ifremer). 2018, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pratiques de la pêche à pied professionnelle à la palourde sur les herbiers de la zostère naine &amp;lt;i&amp;gt;Zostera noltei&amp;lt;/i&amp;gt; : bilan des observations 2015 et conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Boutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du contrat d'étude CRPMEM, LIENSs, CNRS, Université de La Rochelle, LIENSs (UMR 7266). 2016, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pratiques de la pêche à pied professionnelle à la palourde sur les herbiers de la zostère naine &amp;lt;i&amp;gt;Zostera noltei&amp;lt;/i&amp;gt; : analyse bibliographique et bilan des expérimentations 2014 sur la concession scientifique d'ADE (île d'Oléron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du contrat d'étude CRPMEM, LIENSs, CNRS, Université de La Rochelle, La Rochelle, LIENSs (UMR 7266). 2015, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faune et flore benthique du littoral charentais : proposition d’une liste d’espèces déterminantes de Charente‐Maritime dans le cadre de la réalisation des ZNIEFF ‐ Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gouesbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire Master professionnel EGEL « Expertise et Gestion de l’Environnement Littoral », Université de Bretagne Occidentale, Brest, LIENSs (UMR 7266). 2011, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mollusques benthiques du bassin de Marennes-Oléron : estimation et cartographie des stocks non cultivés, compétition spatiale et trophique, dynamique de population de &amp;lt;i&amp;gt;Cerastoderma edule&amp;lt;/i&amp;gt; (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Bretagne Occidentale (UBO), 1992. Français. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1992BRES2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId508"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.75471698113px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Guy Sauriau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sauriau-pierre-guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5360-8728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034527931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-6307-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être l'échinoderme &amp;lt;i&amp;gt;Ophioderma longicaudum&amp;lt;/i&amp;gt; (Bruzelius, 1805) tel est le point à vérifier dans l'extrême nord de sa distribution atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Jomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (7), pp.889-910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zostère marine &amp;lt;i&amp;gt;Zostera marina&amp;lt;/i&amp;gt; Linnaeus 1753 des îles et littoraux des Pertuis Charentais : analyse historique 1820-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (6), pp.593-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1135446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Antajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques curiosités d'histoire naturelle dans les pertuis charentais : faune des invertébrés marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle De Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.533-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern range expansion of the Asian mussel Arcuatula senhousia (Benson, 1842) along the French Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), pp.700-709. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2022.11.3.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicative value of benthic foraminifera for biomonitoring: Assignment to ecological groups of sensitivity to total organic carbon of species from European intertidal areas and transitional waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Francescangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.112071. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular genetic diversity of seaweeds morphologically related to &amp;lt;i&amp;gt;Ulva rigida&amp;lt;/i&amp;gt; at three sites along the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (e11966), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier signalement de la crevette monégasque &amp;lt;i&amp;gt;Lysmata seticaudata&amp;lt;/i&amp;gt; (Risso, 1816) de l’île de Ré (Pertuis charentais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, IX (2), pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple genetic marker analysis challenges the introduction history of &amp;lt;i&amp;gt;Ulva australis&amp;lt;/i&amp;gt; (Ulvales, Chlorophyta) on French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.455-467. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2021.1876249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative abundances of benthic foraminifera in response to total organic carbon in sediments: Data from European intertidal areas and transitional waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Francescangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.106920. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.106920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Spaghetti Project”: the final identification guide to European Terebellidae (sensu lato) (Annelida, Terebelliformia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Londoño-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M.M. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemine Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782, pp.108-156. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2021.782.1593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the biogeographical distributions of two Spionidae (Annelida) from the NE Atlantic and Mediterranean French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosymposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13th International Polychaetes Conference (IPC13), 19, pp.173-184. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.19.1.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite and in situ monitoring of Chl-a, Turbidity, and Total Suspended Matter in coastal waters: experience of the year 2017 along the French Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bryère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marine Observation and Monitoring towards an Ecosystem Approach), 8 (9), pp.665. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8090665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic niche partitioning in marine wood-borers revealed by stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and new records of benthic Amphipods from macrophytes and fine sand communities of the Bizerte lagoon (Tunisia, SW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Zaabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41200-019-0182-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Laticorophium baconi&amp;lt;/i&amp;gt; (Shoemaker, 1934) (Crustacea: Amphipoda: Corophiidae: Corophiini): first record in European marine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.848-861. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2019.8.4.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources partitioning in the diet of the shipworm &amp;lt;i&amp;gt;Bankia carinata&amp;lt;/i&amp;gt; (J.E. Gray, 1827): An experimental study based on stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.208-213. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats marins et estuariens de l’estuaire de la Gironde : bilan des connaissances et cartographie NATURA 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XV èmes Journées Nationales Génie Côtier – Génie Civil La Rochelle, 29 au 31 mai 2018 pp.703-716. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and genetic diversity in the variegated scallop, &amp;lt;i&amp;gt;Mimachlamys varia&amp;lt;/i&amp;gt; (Linnaeus, 1758), a novel bioindicator of chemical pollution on the French coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Breitwieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (4), pp.417-425. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyy035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: Forcing of spatio-temporal variability at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Rodriguez Tress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.271-289. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting sediment records of marine submersion events related to wave exposure, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 353, pp.158 - 170. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: a spatio-temporal study at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.221-239. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new index to assess intertidal seaweed communities as bioindicators for the European Water Framework Directory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Casamajor (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.162-173. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short flexible seagrass &amp;lt;I&amp;gt;Zostera noltei&amp;lt;/I&amp;gt; on flow, erosion and deposition processes determined using flume experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ganthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp.997-1023. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Say’s mud crab &amp;lt;I&amp;gt;Dyspanopeus sayi&amp;lt;/I&amp;gt; (Smith, 1869) from the Seudre estuary (Marennes-Oléron, French Atlantic coast).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.9-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Malmgrenia louiseae&amp;lt;/i&amp;gt; sp. nov., a new scale worm species (Polychaeta: Polynoidae) from southern Europe with a key to European &amp;lt;i&amp;gt;Malmgrenia&amp;lt;/i&amp;gt; species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (5), pp.947-952. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315414001878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale patterns in the diversity and organization of benthic intertidal fauna among French Atlantic estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La balane &amp;lt;I&amp;gt;Hesperibalanus fallax&amp;lt;/I&amp;gt; (Broch, 1927) (Crustacé Cirripède) sur la côte française atlantique du Golfe de Gascogne et sa présence en baie de Seine (Manche orientale) dès 1976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vimpère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences naturelles de l'Ouest de la France. Nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (4), pp.244-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for investigating general patterns of benthic β-diversity along estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamille Hammerstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Oliver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 149, pp.223-231. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of &amp;lt;i&amp;gt;Grandidierella japonica&amp;lt;/i&amp;gt; Stephensen, 1938 (Amphipoda: Aoridae) from mainland Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guenneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2013.2.1.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maerl algues corallinacées marines dans les Pertuis Charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cajeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3), pp.281-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats intertidaux des sites Natura 2000 des Pertuis charentais : complémentarité des approches inventaire terrain, télédétection et SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cajeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XIIèmes Journées Nationales Génie Côtier – Génie Civil Cherbourg, 12-14 juin 2012, pp.855-864. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2012.093-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of macrofauna on sediment transport and bed elevation: application over a cross-shore mudflat profile and model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (1), pp.64-75. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydro-sedimentary factors on mollusc death assemblages in a temperate mixed tide-and-wave dominated coastal environment: Implications for the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent expansion of the oriental shrimp &amp;lt;I&amp;gt;Palaemon macrodactylus&amp;lt;/I&amp;gt; (Crustacea: Decapoda) on the western coasts of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Béguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.S103-S108. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/ai.2010.5.S1.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’inventaire de la macrofaune marine en baie de Marennes-Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of living benthic foraminifera in relation with environmental variables within the Aiguillon cove (Atlantic coast, France): improving knowledge for paleoecological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 180 (2), pp.131-144. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.180.2.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digenean trematodes–marine mollusc relationships: a stable isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao02022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes changes in the adductor muscle of diseased bivalve &amp;lt;I&amp;gt;Ruditapes philippinarum&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (4), pp.611 - 618. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-008-1112-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the mode of macrofauna-mediated bioturbation on the vertical distribution of living benthic foraminifera : first insight from axial tomodensitometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 371, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2008.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00365237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can molluscan assemblages give insights into Holocene environmental changes other than sea level rise? A case study from a macrotidal bay (Marennes–Oléron, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 280, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of diet in Manila clams by spatial analysis of stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 387, pp.167 - 177. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps08100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and sources of suspended particulate organic matter in the Marennes-Oléron oyster farming bay: Insights from stable isotopes and microalgae ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ryckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Malestroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.576-586. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oyster culture practices and environmental conditions on the ecological status of intertidal mudflats in the Pertuis Charentais (SW France): A multi-index approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (11), pp.1898 - 1912. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of former Holocene sea level in the Marennes-Oléron Bay (French Atlantic coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340, pp.306-314. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Biotic Indices in semi-enclosed coastal ecosystems and transitional waters habitats - Implications for the implementation of the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.360-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short-term environmental disturbances on living benthic foraminifera during the Pacific oyster summer mortality in the Marennes-Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Radford-Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soletchnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (3), pp.358. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2007.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of seasonal variation in trophic conditions and the gametogenic cycle on δ13C and δ15N levels of diploid and triploid Pacific oysters &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soletchnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 346, pp.203-217. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps06953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variations in intertidal mudflat erodability: Marennes-Oléron Bay, western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (8), pp.1153-1173. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2006.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of &amp;lt;I&amp;gt;Quinqueloculina carinatastriata&amp;lt;/I&amp;gt; (Wiesner, 1923) (Foraminifera) along the French Atlantic coast (Marennes-Oléron Bay and Ile de Ré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Foraminiferal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.204-212. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsjfr.37.3.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the food webs of two intertidal mufflats during two seasons using inverse modelling: Aiguillon Cove and Brouage Mudflat, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Rzeznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (1-2), pp.107-124. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of sediment cohesiveness on bioturbation effects due to &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; on the initial erosion of intertidal sediments: A study combining flume and model approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (1), pp.54-73. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2005.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making water flow: a comparison of the hydrodynamic characteristics of 12 different benthic biological flume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per R. Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A. van Duren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amielh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca J. Aspden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.409-438. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-006-9049-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium pathways in an exploited intertidal ecosystem with chronic cadmium inputs (Marennes-Oléron, Atlantic coast, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Miramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 307, pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps307101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des foraminifères benthiques comme indicateurs de paléo-niveaux marins ? Étude du cas de l’anse de l’Aiguillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1-2), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting effects of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; bioturbation and microphytobenthos on the erodibility of mudflat sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Sygut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Joassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 278, pp.205 - 223. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps278205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of the eastern Bay of Biscay by the nassariid gastropod &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt;: origin and effects on resident fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 276, pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps276147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ITS rDNA for discriminating of larval stages of two microphallid (Digenea) species using &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant, 1777) and &amp;lt;I&amp;gt;Corophium volutator&amp;lt;/I&amp;gt; (Pallas, 1766) as intermediate hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frydenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Mouritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (4), pp.304-310. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-004-1136-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of &amp;lt;I&amp;gt;Marteilia refringens&amp;lt;/I&amp;gt; in flat oyster &amp;lt;I&amp;gt;Ostrea edulis&amp;lt;/I&amp;gt; and copepod &amp;lt;I&amp;gt;Paracartia grani&amp;lt;/I&amp;gt; in a claire pond of Marennes-Oléron Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Sajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao061103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion by the marine gastropod &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; in France. III. Comparison of biological traits with the resident species &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146 (1), pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-004-1421-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary settlement of cockles &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; as a function of current velocity and substratum: a flume study with benthic juveniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 503 (1-3), pp.103 - 116. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HYDR.0000008493.83270.2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of fluff layer erosion and subsequent bed erosion in the presence of the bioturbator, &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61 (6), pp.821 - 849. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/002224003322981165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the food web of an intertidal mudflat ecosystem on the Atlantic coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Rzeznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 246, pp.17 - 37. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps246017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate production in relation to microphytobenthic biofilm development: an integrated approach in a tidal mesocosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Galois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (3), pp.237 - 251. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-002-2027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nettoyage de printemps : la nécessité d'une intervention rapide contre les bigorneaux perceurs &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt; et &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; prédateurs de l'huître creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho des cabanes (Marennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39, pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'hydrodynamisme naturel et d'une violente tempête sur les peuplements de bivalves et la structure de population de &amp;lt;I&amp;gt;Scrobicularia plana&amp;lt;/I&amp;gt; sur la vasière de Montportail-Brouage (S-O France), site d'accueil des limicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Haubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (1-2), pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent invasion of the Japanese oyster drill along the French Atlantic coast: identification of specific molecular markers that differentiate Japanese, &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt;, and European, &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt;, oyster drills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (1), pp.67-71. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0990-7440(01)01146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of long emersion on biota, ammonium fluxes and nitrification in intertidal sediments of Marennes-Oléron Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Laima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (4), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-1136(01)00126-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluff deposition on intertidal sediments: effects on benthic biota, ammonium fluxes and nitrification rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Laima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Maksymowska-Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61 (2), pp.115 - 133. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020264414924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and behavioural factors affecting activity in the intertidal gastropod &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 272 (2), pp.191 - 216. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00130-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle in a haystack: involvement of the copepod &amp;lt;I&amp;gt;Paracartia grani&amp;lt;/I&amp;gt; in the life-cycle of the oyster pathogen &amp;lt;I&amp;gt;Marteilia refringens&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (3), pp.315-323. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182001001111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio–temporal differentiation in the population structure of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; on an intertidal mudflat (Marennes-Oléron Bay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (4), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315402005945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation et introduction d’espèces exogènes : mise en place de l’analyse génétique d’une population invasive de bigorneaux perceurs &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; (Récluz, 1851) dans le bassin de Marennes Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goulletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’abondance du gastéropode &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant) sur l’érodabilité d’un sédiment cohésif en baie de Marennes-Oléron : résultats d’expériences en canal hydraulique et mise en place d’un modèle mathématique simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire ponds as an experimental model for &amp;lt;I&amp;gt;Marteilia refringens&amp;lt;/I&amp;gt; life-cycle studies: new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 257 (1), pp.87 - 108. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-0981(00)00330-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet in mangrove snails: preliminary data on gut contents and stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tang Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Shellfish Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (1), pp.423-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de “ MARINPERTUIS ” une base de données sur la biodiversité de la macrofaune marine dans les Pertuis charentais : analyse historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boursier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour of benthic microalgal biomass in intertidal mudflats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 264 (1), pp.85 - 100. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-0981(01)00312-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope evidence of benthic microalgae-based growth and secondary production in the suspension feeder &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; (Mollusca, Bivalvia) in the Marennes-Oléron Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Keun Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 440 (1/3), pp.317 - 329. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004156102278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of ingestion rate of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant) on intertidal epipelic microalgae: the effect of mud snail density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 255 (2), pp.247 - 260. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0981(00)00292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the oyster &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt; on a microbial community in Atlantic coastal ponds near La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pastoureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ryckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Montanié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (3), pp.227-242. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame022227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term sedimentation on Montportail–Brouage intertidal mudflat, Marennes–Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (12-13), pp.1513 - 1530. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0278-4343(00)00035-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a synopsis of marine species richness in the Pertuis Charentais Sea with new insights in soft-bottom macrofauna of the Marennes-Oléron Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (2), pp.181-222. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.2E300127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferating Gastropoda &amp;lt;I&amp;gt;Crepidula fornicata&amp;lt;/I&amp;gt; may stimulate macrozoobenthic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79 (6), pp.1069-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sources of an infaunal suspension-feeding bivalve &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; in a muddy sandflat of Marennes-Oléron Bay, as determined by analyses of carbon and nitrogen stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Keun Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 187, pp.147 - 158. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps187147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection characteristics of &amp;lt;I&amp;gt;Himasthla elongata&amp;lt;/I&amp;gt; cercariae in cockles as a function of water current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Wegeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Thomas Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34, pp.63 - 70. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao034063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of spatial patterns of microphytobenthic biomass: inferences from a geostatistical analysis of two comprehensive surveys in Marennes-Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 166, pp.131 - 141. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps166131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Crepidula fornicata&amp;lt;/I&amp;gt; L. (Mollusca, Gastropoda) in the Marennes-Oléron Bay: side-scan sonar mapping of subtidal beds and stock assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pichocki-Seyfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (2), pp.353 - 362. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(98)80022-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprinkling: a new method of distributing live algae food in marine coastal ponds used for Manila clam &amp;lt;I&amp;gt;Tapes philippinarum&amp;lt;/I&amp;gt; (Adams & Reeve) intensive culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Haure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28 (9), pp.661 - 669. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2109.1997.00907.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of tidal resuspension of microbiota:testing the effects of sediment cohesiveness and bioturbation using flume experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cariou-Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 151, pp.17 - 25. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps151017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer des Pertuis : un système topographique filtrant les agents météo-océaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Germaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences naturelles de l'Ouest de la France. Nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (2), pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatiale et cartographie des peuplements benthiques du bassin de Marennes-Oléron: première approche par la méthode du krigeage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES marine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 199, pp.231-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoenvironnements holocènes du marais poitevin (Littoral atlantique, France) : reconstitution d'après les peuplements malacologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (2), pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and biological factors controlling the concentrations of trace elements (As, Cd, Cu, Hg, Se, Zn) in delpinids &amp;lt;I&amp;gt;Globicephala melas&amp;lt;/I&amp;gt; from the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amiard-Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 103, pp.207 - 219. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps103207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial filament breakage of the diatom &amp;lt;I&amp;gt;Skeletonema costatum&amp;lt;/I&amp;gt; intended for mollusc aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 123 (1-2), pp.69 - 81. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0044-8486(94)90120-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortalités estivales du mulet &amp;lt;I&amp;gt;Liza ramada&amp;lt;/I&amp;gt; en Loire : dysfonctionnement cyclique du rôle de voie de migration d'un estuaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24 (2-3-4), pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la compétition intraspécifique dans la régulation du recrutement chez la coque, &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; (L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ducrotoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Labourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 68 (1-2), pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie krigée des mollusques suspensivores compétiteurs trophiques des huîtres du bassin de Marennes-Oléron : implications pour la planification de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 16 (1-2), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread of &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt; (Mollusca: Gastropoda) along the north-eastern Atlantic coasts in relation to oyster culture and to climatic fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 109 (2), pp.299 - 309. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01319398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de la reproduction de la coque (&amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt;) sur le littoral français de la Manche et de l'Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ducrotoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (1), pp.29 - 41. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:1990003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt; (Linné, 1758) dans le bassin de Marennes-Oléron : bilan des observations de 1984 à 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7 (8), pp.995-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation trophique de la malacofaune benthique non cultivée du bassin ostréicole de Marennes-Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 12 (2), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de reconstitution d'un paléoenvironnement marin récent dans le marais Poitevin (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haliotis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total lipid content and lipid energetic values of bivalve molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deslous-Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Boromthanarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goulletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 89 (1), pp.51 - 53. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0305-0491(88)90260-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mollusques non-cultivés du bassin de Marennes-Oléron : quantification et répartition géographique des stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haliotis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16, pp.527-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some observations on the biology and the ecology of a &amp;lt;I&amp;gt;Venus striatula&amp;lt;/I&amp;gt; population in the Bay of Douarnenez, Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 65 (4), pp.889-900. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315400019391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux phoques dans l'Arctique et l'Est du Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pêche Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 1272, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EVALG : Mise au point de protocoles et d'indicateurs pour l'EVaLuation de l'état écologique et des stocks de macroALGues au sein du Parc Naturel Marin de l'Estuaire de la Gironde et de la Mer des Pertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouchemousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les habitats rocheux intertidaux et subtidaux des façades Manche-Mer du Nord-Atlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Capietto; Sandrine Derrien; Thibaut de Bettignies; Sophie Beauvais; Anahita Marzin; Alain Pibot; Juliette Delavenne, Nov 2022, Brest, France. pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier BenthOBS : XI ème atelier de taxinomie La Rochelle 13-17 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ILICO / EVOLECO 2021, 2-5 nov. 2021 La Rochelle (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR-ILICO et UMR7266 LIENSs, Nov 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France National Report 2012, ICES Working Group on Introduction and Transfers of Marine Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Curd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Working Group on Introduction and Transfers of Marine Organisms (WGITMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of land use and climate changes on sediment deposition in estuaries during the last centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la macrofaune dans la dynamique sédimentaire des vasières intertidales : de l’observation à la modélisation en passant par l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrodynamique et dynamique sédimentairelittorales. Séminaire de l'Institut océanographique (2ème partie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barusseau, J.-P., Jan 2002, Paris (Institut océanographique), France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the excessive organic enrichment of the Loire Estuary on the downstream migratory patterns of the amphihaline grey mullet &amp;lt;I&amp;gt;Liza ramada&amp;lt;/I&amp;gt; (Pisces, Mugilidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes in fluxes in estuaries: Implications from Science to Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarine &amp; Costal Science Association (ECSA) and European Research Federation (ERF), Sep 1992, Plymouth, United Kingdom. pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la rétention de &amp;lt;I&amp;gt;Skeletonema costatum&amp;lt;/I&amp;gt; par &amp;lt;I&amp;gt;Ruditapes philippinarum&amp;lt;/I&amp;gt; (Mollusque, Bivalve) en fonction de la longueur des colonies algales : principes méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Malacologie (S.F.M). &amp; Symposium International de Biologie appliquée à l’Aquaculture des Mollusques marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Malacologie, Nov 1990, Brest, France. pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage des populations naturelles de Mollusques compétiteurs trophiques des huîtres cultivées &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt; du bassin de Marennes-Oléron : aspects méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference and Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Copenhagen, Denmark. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi à long terme dans le Pertuis d’Antioche : 10 ans de SOMLIT à La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brizard Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ILICO/EVOLECO 2021 La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Rochelle, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight-throughput phenotyping of health biomarkers in Crassostrea gigas by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyramaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiomar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et la Mer ; La faune des vasières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrotin Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baie de l'Aiguillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hesse, pp.192, 2017, 978-2-35706-040-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de suivi stationnel des herbiers à zostères pour la Directive Cadre sur l'Eau (DCE) Zostera marina - Zostera noltei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oger-Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 42 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04275158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement des masses d'eau du littoral Manche-Atlantique sur la base de l'indicateur DCE « Angiospermes » (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oger-Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ganthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rigouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français de Recherche pour l'Exploitation de la Mer (Ifremer). 2018, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pratiques de la pêche à pied professionnelle à la palourde sur les herbiers de la zostère naine &amp;lt;i&amp;gt;Zostera noltei&amp;lt;/i&amp;gt; : bilan des observations 2015 et conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Boutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du contrat d'étude CRPMEM, LIENSs, CNRS, Université de La Rochelle, LIENSs (UMR 7266). 2016, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pratiques de la pêche à pied professionnelle à la palourde sur les herbiers de la zostère naine &amp;lt;i&amp;gt;Zostera noltei&amp;lt;/i&amp;gt; : analyse bibliographique et bilan des expérimentations 2014 sur la concession scientifique d'ADE (île d'Oléron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du contrat d'étude CRPMEM, LIENSs, CNRS, Université de La Rochelle, La Rochelle, LIENSs (UMR 7266). 2015, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faune et flore benthique du littoral charentais : proposition d’une liste d’espèces déterminantes de Charente‐Maritime dans le cadre de la réalisation des ZNIEFF ‐ Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gouesbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire Master professionnel EGEL « Expertise et Gestion de l’Environnement Littoral », Université de Bretagne Occidentale, Brest, LIENSs (UMR 7266). 2011, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mollusques benthiques du bassin de Marennes-Oléron : estimation et cartographie des stocks non cultivés, compétition spatiale et trophique, dynamique de population de &amp;lt;i&amp;gt;Cerastoderma edule&amp;lt;/i&amp;gt; (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Bretagne Occidentale (UBO), 1992. Français. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1992BRES2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId508"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDAE9520"/>
+    <w:nsid w:val="825E1C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sauriau-pierre-guy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5360-8728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034527931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6307-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jomat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pigeot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle De Casamajor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dartois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.3.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11966" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03149996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2021.1876249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106920" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Londo&#241;o-Mesa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.M. Nogueira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1593" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jourde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Amouroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.19.1.18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090665" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00723" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.4.13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khammassi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Zaabar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Laabidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-019-0182-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855069v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.081" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.10.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01651635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baumann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jorissen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.03.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL5WKG2G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Duff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Casamajor (de)" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.06.035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soissons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12170" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Sampaio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315414001878" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Amouroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehouck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.153" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vimp&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamille Hammerstrom" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oliver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.08.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVHPTM2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245389v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guenneteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2013.2.1.09" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cajeri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444958v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Launay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.093-C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orvain Francis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242277v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.08.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2010.5.S1.021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Degr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Debenay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.180.2.131" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1112-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00365237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.12.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443717v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.06.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Y. Dubois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ryckaert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malestroit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.11.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443712v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.01.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PWH4ZGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481039v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruellet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Radford-Knoery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.02.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06953" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855242v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.37.3.204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096044v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leguerrier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.04.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855211v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prineau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2005.10.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per R. Jonsson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. van Duren" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Aspden" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-006-9049-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps307101" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7D484GP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854841v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desclaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps276147" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sygut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps278205" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854844v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hust" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frydenberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Mouritsen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1136-2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854919v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audemard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Sajus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao061103" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855423v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Martel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F. Blanchard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trichet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-004-1421-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04QMDF96-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854785v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYDR.0000008493.83270.2d" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVJ4J1MB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854788v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003322981165" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854500v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barnard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sylvestre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2027-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DA8452AFFD456EFA128A4397C257C7F91C35DAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854490v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps246017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856202v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Haubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855455v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chevalier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(01)01146-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Laima" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brossard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(01)00126-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6JFRSXV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Maksymowska-Brossard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020264414924" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51F59391E6432F1CF902E72500A2E19ED56C4252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854479v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00130-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315402005945" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854092v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Audemard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Collins" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182001001111" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854057v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0981(00)00330-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-88MGZGND-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856191v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia-Meunier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Saab" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856192v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854063v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tang Christensen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Jensen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856194v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garcin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boursier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854059v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0981(01)00312-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJWL2S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854039v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Keun Kang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004156102278" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED43708E14B87279A588F18B53BD0A80C27F8EE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854024v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00292-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4PP564K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248027v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pastoureaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame022227" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854035v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouleau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(00)00035-2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PX5R24X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854037v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.2E300127" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853964v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Keun Kang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps187147" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853959v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Palud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(98)80022-4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853955v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps166131" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853956v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Wegeberg" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Thomas Jensen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao034063" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853949v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Haure" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2109.1997.00907.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K927F4DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853814v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cariou-Le Gall" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Garet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps151017" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856058v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Germaneau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853986v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853791v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853788v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Amiard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amiard-Triquet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps103207" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853790v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0044-8486(94)90120-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQ28NM9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856052v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Marchand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853787v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ducrotoy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Labourg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855468v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853758v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01319398" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA86DBCF48967361E46BCFCD24B69C2C91ADB4CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853754v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Madani" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1990003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855466v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mouret" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rinc&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855444v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853639v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deslous-Paoli" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jousset" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Boromthanarat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(88)90260-X" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8866HDQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855442v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223729v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315400019391" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3ZC2F2BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855443v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Guen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morvan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090528v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bris" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Goff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thirion" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vollette" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611803v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445030v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445082v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Curd" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932189v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178464v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853805v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855462v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419935v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizard Yves" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606622v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyramaure" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293900v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275158v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379111v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trut" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rigouin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872851v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guerry" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duvard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boutan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872666v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965454v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gouesbier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274651v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992BRES2014" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sauriau-pierre-guy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5360-8728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034527931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6307-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jomat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pigeot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle De Casamajor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dartois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.3.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03149996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2021.1876249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106920" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Londo&#241;o-Mesa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.M. Nogueira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1593" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jourde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Amouroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.19.1.18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090665" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00723" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khammassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Zaabar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Laabidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-019-0182-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.4.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01651635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baumann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jorissen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.03.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL5WKG2G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Duff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Casamajor (de)" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.06.035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soissons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12170" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Sampaio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315414001878" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Amouroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehouck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.153" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vimp&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamille Hammerstrom" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oliver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.08.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVHPTM2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245389v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guenneteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2013.2.1.09" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cajeri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444958v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Launay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.093-C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orvain Francis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242277v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.08.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2010.5.S1.021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Degr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Debenay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.180.2.131" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Y. Dubois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1112-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00365237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.12.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.06.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ryckaert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malestroit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.11.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855367v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443712v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.01.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PWH4ZGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481039v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruellet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Radford-Knoery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.02.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06953" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855242v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.37.3.204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096044v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leguerrier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.04.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855211v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prineau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2005.10.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per R. Jonsson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. van Duren" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Aspden" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-006-9049-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps307101" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7D484GP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854893v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sygut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps278205" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desclaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps276147" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854844v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hust" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frydenberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Mouritsen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1136-2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854919v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audemard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Sajus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao061103" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855423v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Martel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F. Blanchard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trichet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-004-1421-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04QMDF96-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854785v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYDR.0000008493.83270.2d" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVJ4J1MB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854788v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003322981165" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854490v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps246017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854500v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barnard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sylvestre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2027-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DA8452AFFD456EFA128A4397C257C7F91C35DAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856202v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Haubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855455v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chevalier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(01)01146-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Laima" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brossard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(01)00126-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6JFRSXV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Maksymowska-Brossard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020264414924" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51F59391E6432F1CF902E72500A2E19ED56C4252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854479v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00130-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854092v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Audemard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Collins" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182001001111" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854434v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315402005945" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856191v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia-Meunier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Saab" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856192v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0981(00)00330-0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-88MGZGND-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854063v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tang Christensen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Jensen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856194v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garcin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boursier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854059v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0981(01)00312-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJWL2S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854039v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Keun Kang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004156102278" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED43708E14B87279A588F18B53BD0A80C27F8EE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854024v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00292-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4PP564K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248027v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pastoureaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame022227" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854035v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouleau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(00)00035-2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PX5R24X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854037v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.2E300127" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853964v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Keun Kang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps187147" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853956v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Wegeberg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Thomas Jensen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao034063" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853955v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps166131" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853959v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Palud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(98)80022-4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853949v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Haure" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2109.1997.00907.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K927F4DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853814v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cariou-Le Gall" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Garet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps151017" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856058v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Germaneau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853986v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853791v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853788v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Amiard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amiard-Triquet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps103207" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853790v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0044-8486(94)90120-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQ28NM9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856052v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Marchand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853787v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ducrotoy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Labourg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855468v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853758v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01319398" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA86DBCF48967361E46BCFCD24B69C2C91ADB4CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853754v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Madani" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1990003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855466v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mouret" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rinc&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855444v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853639v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deslous-Paoli" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jousset" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Boromthanarat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(88)90260-X" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8866HDQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855442v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223729v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315400019391" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3ZC2F2BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855443v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Guen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morvan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090528v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bris" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Goff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thirion" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vollette" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611803v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445030v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445082v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Curd" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932189v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178464v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853805v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855462v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419935v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizard Yves" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606622v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyramaure" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293900v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275158v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379111v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trut" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rigouin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872851v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guerry" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duvard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boutan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872666v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965454v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gouesbier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274651v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992BRES2014" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>