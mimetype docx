--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.75471698113px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Guy Sauriau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sauriau-pierre-guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5360-8728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034527931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-6307-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être l'échinoderme &amp;lt;i&amp;gt;Ophioderma longicaudum&amp;lt;/i&amp;gt; (Bruzelius, 1805) tel est le point à vérifier dans l'extrême nord de sa distribution atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Jomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (7), pp.889-910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zostère marine &amp;lt;i&amp;gt;Zostera marina&amp;lt;/i&amp;gt; Linnaeus 1753 des îles et littoraux des Pertuis Charentais : analyse historique 1820-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (6), pp.593-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1135446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Antajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques curiosités d'histoire naturelle dans les pertuis charentais : faune des invertébrés marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle De Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.533-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern range expansion of the Asian mussel Arcuatula senhousia (Benson, 1842) along the French Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), pp.700-709. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2022.11.3.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicative value of benthic foraminifera for biomonitoring: Assignment to ecological groups of sensitivity to total organic carbon of species from European intertidal areas and transitional waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Francescangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.112071. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular genetic diversity of seaweeds morphologically related to &amp;lt;i&amp;gt;Ulva rigida&amp;lt;/i&amp;gt; at three sites along the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (e11966), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier signalement de la crevette monégasque &amp;lt;i&amp;gt;Lysmata seticaudata&amp;lt;/i&amp;gt; (Risso, 1816) de l’île de Ré (Pertuis charentais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, IX (2), pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple genetic marker analysis challenges the introduction history of &amp;lt;i&amp;gt;Ulva australis&amp;lt;/i&amp;gt; (Ulvales, Chlorophyta) on French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.455-467. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2021.1876249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative abundances of benthic foraminifera in response to total organic carbon in sediments: Data from European intertidal areas and transitional waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Francescangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.106920. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.106920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Spaghetti Project”: the final identification guide to European Terebellidae (sensu lato) (Annelida, Terebelliformia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Londoño-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M.M. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemine Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782, pp.108-156. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2021.782.1593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the biogeographical distributions of two Spionidae (Annelida) from the NE Atlantic and Mediterranean French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosymposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13th International Polychaetes Conference (IPC13), 19, pp.173-184. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.19.1.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite and in situ monitoring of Chl-a, Turbidity, and Total Suspended Matter in coastal waters: experience of the year 2017 along the French Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bryère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marine Observation and Monitoring towards an Ecosystem Approach), 8 (9), pp.665. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8090665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic niche partitioning in marine wood-borers revealed by stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and new records of benthic Amphipods from macrophytes and fine sand communities of the Bizerte lagoon (Tunisia, SW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Zaabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41200-019-0182-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Laticorophium baconi&amp;lt;/i&amp;gt; (Shoemaker, 1934) (Crustacea: Amphipoda: Corophiidae: Corophiini): first record in European marine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.848-861. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2019.8.4.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources partitioning in the diet of the shipworm &amp;lt;i&amp;gt;Bankia carinata&amp;lt;/i&amp;gt; (J.E. Gray, 1827): An experimental study based on stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.208-213. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats marins et estuariens de l’estuaire de la Gironde : bilan des connaissances et cartographie NATURA 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XV èmes Journées Nationales Génie Côtier – Génie Civil La Rochelle, 29 au 31 mai 2018 pp.703-716. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and genetic diversity in the variegated scallop, &amp;lt;i&amp;gt;Mimachlamys varia&amp;lt;/i&amp;gt; (Linnaeus, 1758), a novel bioindicator of chemical pollution on the French coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Breitwieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (4), pp.417-425. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyy035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: Forcing of spatio-temporal variability at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Rodriguez Tress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.271-289. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting sediment records of marine submersion events related to wave exposure, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 353, pp.158 - 170. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: a spatio-temporal study at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.221-239. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new index to assess intertidal seaweed communities as bioindicators for the European Water Framework Directory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Casamajor (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.162-173. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short flexible seagrass &amp;lt;I&amp;gt;Zostera noltei&amp;lt;/I&amp;gt; on flow, erosion and deposition processes determined using flume experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ganthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp.997-1023. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Say’s mud crab &amp;lt;I&amp;gt;Dyspanopeus sayi&amp;lt;/I&amp;gt; (Smith, 1869) from the Seudre estuary (Marennes-Oléron, French Atlantic coast).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.9-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Malmgrenia louiseae&amp;lt;/i&amp;gt; sp. nov., a new scale worm species (Polychaeta: Polynoidae) from southern Europe with a key to European &amp;lt;i&amp;gt;Malmgrenia&amp;lt;/i&amp;gt; species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (5), pp.947-952. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315414001878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale patterns in the diversity and organization of benthic intertidal fauna among French Atlantic estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La balane &amp;lt;I&amp;gt;Hesperibalanus fallax&amp;lt;/I&amp;gt; (Broch, 1927) (Crustacé Cirripède) sur la côte française atlantique du Golfe de Gascogne et sa présence en baie de Seine (Manche orientale) dès 1976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vimpère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences naturelles de l'Ouest de la France. Nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (4), pp.244-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for investigating general patterns of benthic β-diversity along estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamille Hammerstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Oliver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 149, pp.223-231. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of &amp;lt;i&amp;gt;Grandidierella japonica&amp;lt;/i&amp;gt; Stephensen, 1938 (Amphipoda: Aoridae) from mainland Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guenneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2013.2.1.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maerl algues corallinacées marines dans les Pertuis Charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cajeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3), pp.281-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats intertidaux des sites Natura 2000 des Pertuis charentais : complémentarité des approches inventaire terrain, télédétection et SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cajeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XIIèmes Journées Nationales Génie Côtier – Génie Civil Cherbourg, 12-14 juin 2012, pp.855-864. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2012.093-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of macrofauna on sediment transport and bed elevation: application over a cross-shore mudflat profile and model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (1), pp.64-75. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydro-sedimentary factors on mollusc death assemblages in a temperate mixed tide-and-wave dominated coastal environment: Implications for the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent expansion of the oriental shrimp &amp;lt;I&amp;gt;Palaemon macrodactylus&amp;lt;/I&amp;gt; (Crustacea: Decapoda) on the western coasts of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Béguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.S103-S108. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/ai.2010.5.S1.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’inventaire de la macrofaune marine en baie de Marennes-Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of living benthic foraminifera in relation with environmental variables within the Aiguillon cove (Atlantic coast, France): improving knowledge for paleoecological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 180 (2), pp.131-144. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.180.2.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digenean trematodes–marine mollusc relationships: a stable isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao02022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes changes in the adductor muscle of diseased bivalve &amp;lt;I&amp;gt;Ruditapes philippinarum&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (4), pp.611 - 618. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-008-1112-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the mode of macrofauna-mediated bioturbation on the vertical distribution of living benthic foraminifera : first insight from axial tomodensitometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 371, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2008.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00365237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can molluscan assemblages give insights into Holocene environmental changes other than sea level rise? A case study from a macrotidal bay (Marennes–Oléron, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 280, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of diet in Manila clams by spatial analysis of stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 387, pp.167 - 177. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps08100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and sources of suspended particulate organic matter in the Marennes-Oléron oyster farming bay: Insights from stable isotopes and microalgae ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ryckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Malestroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.576-586. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oyster culture practices and environmental conditions on the ecological status of intertidal mudflats in the Pertuis Charentais (SW France): A multi-index approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (11), pp.1898 - 1912. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of former Holocene sea level in the Marennes-Oléron Bay (French Atlantic coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340, pp.306-314. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Biotic Indices in semi-enclosed coastal ecosystems and transitional waters habitats - Implications for the implementation of the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.360-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short-term environmental disturbances on living benthic foraminifera during the Pacific oyster summer mortality in the Marennes-Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Radford-Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soletchnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (3), pp.358. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2007.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of seasonal variation in trophic conditions and the gametogenic cycle on δ13C and δ15N levels of diploid and triploid Pacific oysters &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soletchnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 346, pp.203-217. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps06953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variations in intertidal mudflat erodability: Marennes-Oléron Bay, western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (8), pp.1153-1173. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2006.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of &amp;lt;I&amp;gt;Quinqueloculina carinatastriata&amp;lt;/I&amp;gt; (Wiesner, 1923) (Foraminifera) along the French Atlantic coast (Marennes-Oléron Bay and Ile de Ré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Foraminiferal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.204-212. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsjfr.37.3.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the food webs of two intertidal mufflats during two seasons using inverse modelling: Aiguillon Cove and Brouage Mudflat, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Rzeznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (1-2), pp.107-124. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of sediment cohesiveness on bioturbation effects due to &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; on the initial erosion of intertidal sediments: A study combining flume and model approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (1), pp.54-73. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2005.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making water flow: a comparison of the hydrodynamic characteristics of 12 different benthic biological flume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per R. Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A. van Duren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amielh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca J. Aspden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.409-438. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-006-9049-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium pathways in an exploited intertidal ecosystem with chronic cadmium inputs (Marennes-Oléron, Atlantic coast, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Miramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 307, pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps307101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des foraminifères benthiques comme indicateurs de paléo-niveaux marins ? Étude du cas de l’anse de l’Aiguillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1-2), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting effects of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; bioturbation and microphytobenthos on the erodibility of mudflat sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Sygut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Joassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 278, pp.205 - 223. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps278205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of the eastern Bay of Biscay by the nassariid gastropod &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt;: origin and effects on resident fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 276, pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps276147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ITS rDNA for discriminating of larval stages of two microphallid (Digenea) species using &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant, 1777) and &amp;lt;I&amp;gt;Corophium volutator&amp;lt;/I&amp;gt; (Pallas, 1766) as intermediate hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frydenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Mouritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (4), pp.304-310. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-004-1136-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of &amp;lt;I&amp;gt;Marteilia refringens&amp;lt;/I&amp;gt; in flat oyster &amp;lt;I&amp;gt;Ostrea edulis&amp;lt;/I&amp;gt; and copepod &amp;lt;I&amp;gt;Paracartia grani&amp;lt;/I&amp;gt; in a claire pond of Marennes-Oléron Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Sajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao061103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion by the marine gastropod &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; in France. III. Comparison of biological traits with the resident species &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146 (1), pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-004-1421-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary settlement of cockles &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; as a function of current velocity and substratum: a flume study with benthic juveniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 503 (1-3), pp.103 - 116. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HYDR.0000008493.83270.2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of fluff layer erosion and subsequent bed erosion in the presence of the bioturbator, &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61 (6), pp.821 - 849. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/002224003322981165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the food web of an intertidal mudflat ecosystem on the Atlantic coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Rzeznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 246, pp.17 - 37. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps246017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate production in relation to microphytobenthic biofilm development: an integrated approach in a tidal mesocosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Galois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (3), pp.237 - 251. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-002-2027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nettoyage de printemps : la nécessité d'une intervention rapide contre les bigorneaux perceurs &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt; et &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; prédateurs de l'huître creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho des cabanes (Marennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39, pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'hydrodynamisme naturel et d'une violente tempête sur les peuplements de bivalves et la structure de population de &amp;lt;I&amp;gt;Scrobicularia plana&amp;lt;/I&amp;gt; sur la vasière de Montportail-Brouage (S-O France), site d'accueil des limicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Haubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (1-2), pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent invasion of the Japanese oyster drill along the French Atlantic coast: identification of specific molecular markers that differentiate Japanese, &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt;, and European, &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt;, oyster drills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (1), pp.67-71. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0990-7440(01)01146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of long emersion on biota, ammonium fluxes and nitrification in intertidal sediments of Marennes-Oléron Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Laima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (4), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-1136(01)00126-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluff deposition on intertidal sediments: effects on benthic biota, ammonium fluxes and nitrification rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Laima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Maksymowska-Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61 (2), pp.115 - 133. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020264414924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and behavioural factors affecting activity in the intertidal gastropod &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 272 (2), pp.191 - 216. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00130-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle in a haystack: involvement of the copepod &amp;lt;I&amp;gt;Paracartia grani&amp;lt;/I&amp;gt; in the life-cycle of the oyster pathogen &amp;lt;I&amp;gt;Marteilia refringens&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (3), pp.315-323. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182001001111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio–temporal differentiation in the population structure of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; on an intertidal mudflat (Marennes-Oléron Bay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (4), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315402005945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation et introduction d’espèces exogènes : mise en place de l’analyse génétique d’une population invasive de bigorneaux perceurs &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; (Récluz, 1851) dans le bassin de Marennes Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goulletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’abondance du gastéropode &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant) sur l’érodabilité d’un sédiment cohésif en baie de Marennes-Oléron : résultats d’expériences en canal hydraulique et mise en place d’un modèle mathématique simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire ponds as an experimental model for &amp;lt;I&amp;gt;Marteilia refringens&amp;lt;/I&amp;gt; life-cycle studies: new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 257 (1), pp.87 - 108. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-0981(00)00330-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet in mangrove snails: preliminary data on gut contents and stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tang Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Shellfish Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (1), pp.423-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de “ MARINPERTUIS ” une base de données sur la biodiversité de la macrofaune marine dans les Pertuis charentais : analyse historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boursier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour of benthic microalgal biomass in intertidal mudflats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 264 (1), pp.85 - 100. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-0981(01)00312-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope evidence of benthic microalgae-based growth and secondary production in the suspension feeder &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; (Mollusca, Bivalvia) in the Marennes-Oléron Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Keun Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 440 (1/3), pp.317 - 329. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004156102278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of ingestion rate of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant) on intertidal epipelic microalgae: the effect of mud snail density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 255 (2), pp.247 - 260. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0981(00)00292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the oyster &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt; on a microbial community in Atlantic coastal ponds near La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pastoureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ryckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Montanié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (3), pp.227-242. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame022227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term sedimentation on Montportail–Brouage intertidal mudflat, Marennes–Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (12-13), pp.1513 - 1530. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0278-4343(00)00035-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a synopsis of marine species richness in the Pertuis Charentais Sea with new insights in soft-bottom macrofauna of the Marennes-Oléron Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (2), pp.181-222. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.2E300127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferating Gastropoda &amp;lt;I&amp;gt;Crepidula fornicata&amp;lt;/I&amp;gt; may stimulate macrozoobenthic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79 (6), pp.1069-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sources of an infaunal suspension-feeding bivalve &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; in a muddy sandflat of Marennes-Oléron Bay, as determined by analyses of carbon and nitrogen stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Keun Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 187, pp.147 - 158. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps187147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection characteristics of &amp;lt;I&amp;gt;Himasthla elongata&amp;lt;/I&amp;gt; cercariae in cockles as a function of water current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Wegeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Thomas Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34, pp.63 - 70. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao034063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of spatial patterns of microphytobenthic biomass: inferences from a geostatistical analysis of two comprehensive surveys in Marennes-Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 166, pp.131 - 141. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps166131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Crepidula fornicata&amp;lt;/I&amp;gt; L. (Mollusca, Gastropoda) in the Marennes-Oléron Bay: side-scan sonar mapping of subtidal beds and stock assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pichocki-Seyfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (2), pp.353 - 362. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(98)80022-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprinkling: a new method of distributing live algae food in marine coastal ponds used for Manila clam &amp;lt;I&amp;gt;Tapes philippinarum&amp;lt;/I&amp;gt; (Adams & Reeve) intensive culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Haure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28 (9), pp.661 - 669. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2109.1997.00907.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of tidal resuspension of microbiota:testing the effects of sediment cohesiveness and bioturbation using flume experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cariou-Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 151, pp.17 - 25. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps151017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer des Pertuis : un système topographique filtrant les agents météo-océaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Germaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences naturelles de l'Ouest de la France. Nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (2), pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatiale et cartographie des peuplements benthiques du bassin de Marennes-Oléron: première approche par la méthode du krigeage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES marine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 199, pp.231-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoenvironnements holocènes du marais poitevin (Littoral atlantique, France) : reconstitution d'après les peuplements malacologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (2), pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and biological factors controlling the concentrations of trace elements (As, Cd, Cu, Hg, Se, Zn) in delpinids &amp;lt;I&amp;gt;Globicephala melas&amp;lt;/I&amp;gt; from the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amiard-Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 103, pp.207 - 219. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps103207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial filament breakage of the diatom &amp;lt;I&amp;gt;Skeletonema costatum&amp;lt;/I&amp;gt; intended for mollusc aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 123 (1-2), pp.69 - 81. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0044-8486(94)90120-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortalités estivales du mulet &amp;lt;I&amp;gt;Liza ramada&amp;lt;/I&amp;gt; en Loire : dysfonctionnement cyclique du rôle de voie de migration d'un estuaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24 (2-3-4), pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la compétition intraspécifique dans la régulation du recrutement chez la coque, &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; (L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ducrotoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Labourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 68 (1-2), pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie krigée des mollusques suspensivores compétiteurs trophiques des huîtres du bassin de Marennes-Oléron : implications pour la planification de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 16 (1-2), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread of &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt; (Mollusca: Gastropoda) along the north-eastern Atlantic coasts in relation to oyster culture and to climatic fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 109 (2), pp.299 - 309. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01319398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de la reproduction de la coque (&amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt;) sur le littoral français de la Manche et de l'Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ducrotoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (1), pp.29 - 41. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:1990003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt; (Linné, 1758) dans le bassin de Marennes-Oléron : bilan des observations de 1984 à 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7 (8), pp.995-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation trophique de la malacofaune benthique non cultivée du bassin ostréicole de Marennes-Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 12 (2), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de reconstitution d'un paléoenvironnement marin récent dans le marais Poitevin (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haliotis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total lipid content and lipid energetic values of bivalve molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deslous-Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Boromthanarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goulletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 89 (1), pp.51 - 53. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0305-0491(88)90260-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mollusques non-cultivés du bassin de Marennes-Oléron : quantification et répartition géographique des stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haliotis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16, pp.527-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some observations on the biology and the ecology of a &amp;lt;I&amp;gt;Venus striatula&amp;lt;/I&amp;gt; population in the Bay of Douarnenez, Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 65 (4), pp.889-900. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315400019391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux phoques dans l'Arctique et l'Est du Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pêche Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 1272, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EVALG : Mise au point de protocoles et d'indicateurs pour l'EVaLuation de l'état écologique et des stocks de macroALGues au sein du Parc Naturel Marin de l'Estuaire de la Gironde et de la Mer des Pertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouchemousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les habitats rocheux intertidaux et subtidaux des façades Manche-Mer du Nord-Atlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Capietto; Sandrine Derrien; Thibaut de Bettignies; Sophie Beauvais; Anahita Marzin; Alain Pibot; Juliette Delavenne, Nov 2022, Brest, France. pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier BenthOBS : XI ème atelier de taxinomie La Rochelle 13-17 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ILICO / EVOLECO 2021, 2-5 nov. 2021 La Rochelle (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR-ILICO et UMR7266 LIENSs, Nov 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France National Report 2012, ICES Working Group on Introduction and Transfers of Marine Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Curd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Working Group on Introduction and Transfers of Marine Organisms (WGITMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of land use and climate changes on sediment deposition in estuaries during the last centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la macrofaune dans la dynamique sédimentaire des vasières intertidales : de l’observation à la modélisation en passant par l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrodynamique et dynamique sédimentairelittorales. Séminaire de l'Institut océanographique (2ème partie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barusseau, J.-P., Jan 2002, Paris (Institut océanographique), France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the excessive organic enrichment of the Loire Estuary on the downstream migratory patterns of the amphihaline grey mullet &amp;lt;I&amp;gt;Liza ramada&amp;lt;/I&amp;gt; (Pisces, Mugilidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes in fluxes in estuaries: Implications from Science to Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarine &amp; Costal Science Association (ECSA) and European Research Federation (ERF), Sep 1992, Plymouth, United Kingdom. pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la rétention de &amp;lt;I&amp;gt;Skeletonema costatum&amp;lt;/I&amp;gt; par &amp;lt;I&amp;gt;Ruditapes philippinarum&amp;lt;/I&amp;gt; (Mollusque, Bivalve) en fonction de la longueur des colonies algales : principes méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Malacologie (S.F.M). &amp; Symposium International de Biologie appliquée à l’Aquaculture des Mollusques marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Malacologie, Nov 1990, Brest, France. pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage des populations naturelles de Mollusques compétiteurs trophiques des huîtres cultivées &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt; du bassin de Marennes-Oléron : aspects méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference and Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Copenhagen, Denmark. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi à long terme dans le Pertuis d’Antioche : 10 ans de SOMLIT à La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brizard Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ILICO/EVOLECO 2021 La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Rochelle, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight-throughput phenotyping of health biomarkers in Crassostrea gigas by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyramaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiomar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et la Mer ; La faune des vasières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrotin Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baie de l'Aiguillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hesse, pp.192, 2017, 978-2-35706-040-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de suivi stationnel des herbiers à zostères pour la Directive Cadre sur l'Eau (DCE) Zostera marina - Zostera noltei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oger-Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 42 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04275158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement des masses d'eau du littoral Manche-Atlantique sur la base de l'indicateur DCE « Angiospermes » (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oger-Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ganthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rigouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français de Recherche pour l'Exploitation de la Mer (Ifremer). 2018, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pratiques de la pêche à pied professionnelle à la palourde sur les herbiers de la zostère naine &amp;lt;i&amp;gt;Zostera noltei&amp;lt;/i&amp;gt; : bilan des observations 2015 et conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Boutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du contrat d'étude CRPMEM, LIENSs, CNRS, Université de La Rochelle, LIENSs (UMR 7266). 2016, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pratiques de la pêche à pied professionnelle à la palourde sur les herbiers de la zostère naine &amp;lt;i&amp;gt;Zostera noltei&amp;lt;/i&amp;gt; : analyse bibliographique et bilan des expérimentations 2014 sur la concession scientifique d'ADE (île d'Oléron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du contrat d'étude CRPMEM, LIENSs, CNRS, Université de La Rochelle, La Rochelle, LIENSs (UMR 7266). 2015, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faune et flore benthique du littoral charentais : proposition d’une liste d’espèces déterminantes de Charente‐Maritime dans le cadre de la réalisation des ZNIEFF ‐ Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gouesbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire Master professionnel EGEL « Expertise et Gestion de l’Environnement Littoral », Université de Bretagne Occidentale, Brest, LIENSs (UMR 7266). 2011, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mollusques benthiques du bassin de Marennes-Oléron : estimation et cartographie des stocks non cultivés, compétition spatiale et trophique, dynamique de population de &amp;lt;i&amp;gt;Cerastoderma edule&amp;lt;/i&amp;gt; (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Bretagne Occidentale (UBO), 1992. Français. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1992BRES2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId508"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.75471698113px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Guy Sauriau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sauriau-pierre-guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5360-8728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034527931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-6307-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être l'échinoderme &amp;lt;i&amp;gt;Ophioderma longicaudum&amp;lt;/i&amp;gt; (Bruzelius, 1805) tel est le point à vérifier dans l'extrême nord de sa distribution atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Jomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (7), pp.889-910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zostère marine &amp;lt;i&amp;gt;Zostera marina&amp;lt;/i&amp;gt; Linnaeus 1753 des îles et littoraux des Pertuis Charentais : analyse historique 1820-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (6), pp.593-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques curiosités d'histoire naturelle dans les pertuis charentais : faune des invertébrés marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle De Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.533-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.12. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1135446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Antajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern range expansion of the Asian mussel Arcuatula senhousia (Benson, 1842) along the French Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), pp.700-709. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2022.11.3.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicative value of benthic foraminifera for biomonitoring: Assignment to ecological groups of sensitivity to total organic carbon of species from European intertidal areas and transitional waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Francescangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.112071. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular genetic diversity of seaweeds morphologically related to &amp;lt;i&amp;gt;Ulva rigida&amp;lt;/i&amp;gt; at three sites along the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (e11966), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier signalement de la crevette monégasque &amp;lt;i&amp;gt;Lysmata seticaudata&amp;lt;/i&amp;gt; (Risso, 1816) de l’île de Ré (Pertuis charentais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, IX (2), pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple genetic marker analysis challenges the introduction history of &amp;lt;i&amp;gt;Ulva australis&amp;lt;/i&amp;gt; (Ulvales, Chlorophyta) on French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.455-467. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2021.1876249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative abundances of benthic foraminifera in response to total organic carbon in sediments: Data from European intertidal areas and transitional waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Francescangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.106920. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.106920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Spaghetti Project”: the final identification guide to European Terebellidae (sensu lato) (Annelida, Terebelliformia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Londoño-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M.M. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemine Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782, pp.108-156. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2021.782.1593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic niche partitioning in marine wood-borers revealed by stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the biogeographical distributions of two Spionidae (Annelida) from the NE Atlantic and Mediterranean French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosymposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13th International Polychaetes Conference (IPC13), 19, pp.173-184. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.19.1.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite and in situ monitoring of Chl-a, Turbidity, and Total Suspended Matter in coastal waters: experience of the year 2017 along the French Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bryère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marine Observation and Monitoring towards an Ecosystem Approach), 8 (9), pp.665. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8090665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and new records of benthic Amphipods from macrophytes and fine sand communities of the Bizerte lagoon (Tunisia, SW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Zaabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41200-019-0182-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Laticorophium baconi&amp;lt;/i&amp;gt; (Shoemaker, 1934) (Crustacea: Amphipoda: Corophiidae: Corophiini): first record in European marine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.848-861. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2019.8.4.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources partitioning in the diet of the shipworm &amp;lt;i&amp;gt;Bankia carinata&amp;lt;/i&amp;gt; (J.E. Gray, 1827): An experimental study based on stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.208-213. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats marins et estuariens de l’estuaire de la Gironde : bilan des connaissances et cartographie NATURA 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XV èmes Journées Nationales Génie Côtier – Génie Civil La Rochelle, 29 au 31 mai 2018 pp.703-716. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and genetic diversity in the variegated scallop, &amp;lt;i&amp;gt;Mimachlamys varia&amp;lt;/i&amp;gt; (Linnaeus, 1758), a novel bioindicator of chemical pollution on the French coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Breitwieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (4), pp.417-425. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyy035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: Forcing of spatio-temporal variability at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Rodriguez Tress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.271-289. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting sediment records of marine submersion events related to wave exposure, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 353, pp.158 - 170. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: a spatio-temporal study at multi-systems scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.221-239. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new index to assess intertidal seaweed communities as bioindicators for the European Water Framework Directory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Casamajor (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.162-173. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short flexible seagrass &amp;lt;I&amp;gt;Zostera noltei&amp;lt;/I&amp;gt; on flow, erosion and deposition processes determined using flume experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ganthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp.997-1023. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Say’s mud crab &amp;lt;I&amp;gt;Dyspanopeus sayi&amp;lt;/I&amp;gt; (Smith, 1869) from the Seudre estuary (Marennes-Oléron, French Atlantic coast).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.9-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Malmgrenia louiseae&amp;lt;/i&amp;gt; sp. nov., a new scale worm species (Polychaeta: Polynoidae) from southern Europe with a key to European &amp;lt;i&amp;gt;Malmgrenia&amp;lt;/i&amp;gt; species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (5), pp.947-952. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315414001878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale patterns in the diversity and organization of benthic intertidal fauna among French Atlantic estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La balane &amp;lt;I&amp;gt;Hesperibalanus fallax&amp;lt;/I&amp;gt; (Broch, 1927) (Crustacé Cirripède) sur la côte française atlantique du Golfe de Gascogne et sa présence en baie de Seine (Manche orientale) dès 1976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vimpère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences naturelles de l'Ouest de la France. Nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (4), pp.244-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for investigating general patterns of benthic β-diversity along estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamille Hammerstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Oliver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 149, pp.223-231. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of &amp;lt;i&amp;gt;Grandidierella japonica&amp;lt;/i&amp;gt; Stephensen, 1938 (Amphipoda: Aoridae) from mainland Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guenneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2013.2.1.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of macrofauna on sediment transport and bed elevation: application over a cross-shore mudflat profile and model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (1), pp.64-75. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maerl algues corallinacées marines dans les Pertuis Charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cajeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3), pp.281-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats intertidaux des sites Natura 2000 des Pertuis charentais : complémentarité des approches inventaire terrain, télédétection et SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cajeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XIIèmes Journées Nationales Génie Côtier – Génie Civil Cherbourg, 12-14 juin 2012, pp.855-864. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2012.093-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydro-sedimentary factors on mollusc death assemblages in a temperate mixed tide-and-wave dominated coastal environment: Implications for the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent expansion of the oriental shrimp &amp;lt;I&amp;gt;Palaemon macrodactylus&amp;lt;/I&amp;gt; (Crustacea: Decapoda) on the western coasts of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Béguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.S103-S108. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/ai.2010.5.S1.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’inventaire de la macrofaune marine en baie de Marennes-Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of diet in Manila clams by spatial analysis of stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 387, pp.167 - 177. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps08100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of living benthic foraminifera in relation with environmental variables within the Aiguillon cove (Atlantic coast, France): improving knowledge for paleoecological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 180 (2), pp.131-144. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.180.2.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digenean trematodes–marine mollusc relationships: a stable isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao02022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes changes in the adductor muscle of diseased bivalve &amp;lt;I&amp;gt;Ruditapes philippinarum&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (4), pp.611 - 618. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-008-1112-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the mode of macrofauna-mediated bioturbation on the vertical distribution of living benthic foraminifera : first insight from axial tomodensitometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 371, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2008.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00365237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can molluscan assemblages give insights into Holocene environmental changes other than sea level rise? A case study from a macrotidal bay (Marennes–Oléron, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 280, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and sources of suspended particulate organic matter in the Marennes-Oléron oyster farming bay: Insights from stable isotopes and microalgae ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ryckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Malestroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.576-586. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oyster culture practices and environmental conditions on the ecological status of intertidal mudflats in the Pertuis Charentais (SW France): A multi-index approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (11), pp.1898 - 1912. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of former Holocene sea level in the Marennes-Oléron Bay (French Atlantic coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340, pp.306-314. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Biotic Indices in semi-enclosed coastal ecosystems and transitional waters habitats - Implications for the implementation of the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.360-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of &amp;lt;I&amp;gt;Quinqueloculina carinatastriata&amp;lt;/I&amp;gt; (Wiesner, 1923) (Foraminifera) along the French Atlantic coast (Marennes-Oléron Bay and Ile de Ré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Foraminiferal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.204-212. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsjfr.37.3.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short-term environmental disturbances on living benthic foraminifera during the Pacific oyster summer mortality in the Marennes-Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Radford-Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soletchnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (3), pp.358. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2007.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of seasonal variation in trophic conditions and the gametogenic cycle on δ13C and δ15N levels of diploid and triploid Pacific oysters &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soletchnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 346, pp.203-217. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps06953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variations in intertidal mudflat erodability: Marennes-Oléron Bay, western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (8), pp.1153-1173. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2006.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium pathways in an exploited intertidal ecosystem with chronic cadmium inputs (Marennes-Oléron, Atlantic coast, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Miramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 307, pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps307101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the food webs of two intertidal mufflats during two seasons using inverse modelling: Aiguillon Cove and Brouage Mudflat, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Rzeznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (1-2), pp.107-124. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of sediment cohesiveness on bioturbation effects due to &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; on the initial erosion of intertidal sediments: A study combining flume and model approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (1), pp.54-73. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2005.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making water flow: a comparison of the hydrodynamic characteristics of 12 different benthic biological flume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per R. Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A. van Duren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amielh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca J. Aspden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.409-438. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-006-9049-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des foraminifères benthiques comme indicateurs de paléo-niveaux marins ? Étude du cas de l’anse de l’Aiguillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1-2), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion by the marine gastropod &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; in France. III. Comparison of biological traits with the resident species &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146 (1), pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-004-1421-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting effects of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; bioturbation and microphytobenthos on the erodibility of mudflat sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Sygut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Joassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 278, pp.205 - 223. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps278205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of the eastern Bay of Biscay by the nassariid gastropod &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt;: origin and effects on resident fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 276, pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps276147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ITS rDNA for discriminating of larval stages of two microphallid (Digenea) species using &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant, 1777) and &amp;lt;I&amp;gt;Corophium volutator&amp;lt;/I&amp;gt; (Pallas, 1766) as intermediate hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frydenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Mouritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (4), pp.304-310. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-004-1136-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection dynamics of &amp;lt;I&amp;gt;Marteilia refringens&amp;lt;/I&amp;gt; in flat oyster &amp;lt;I&amp;gt;Ostrea edulis&amp;lt;/I&amp;gt; and copepod &amp;lt;I&amp;gt;Paracartia grani&amp;lt;/I&amp;gt; in a claire pond of Marennes-Oléron Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Sajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao061103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'hydrodynamisme naturel et d'une violente tempête sur les peuplements de bivalves et la structure de population de &amp;lt;I&amp;gt;Scrobicularia plana&amp;lt;/I&amp;gt; sur la vasière de Montportail-Brouage (S-O France), site d'accueil des limicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Haubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (1-2), pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary settlement of cockles &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; as a function of current velocity and substratum: a flume study with benthic juveniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 503 (1-3), pp.103 - 116. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HYDR.0000008493.83270.2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of fluff layer erosion and subsequent bed erosion in the presence of the bioturbator, &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61 (6), pp.821 - 849. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/002224003322981165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the food web of an intertidal mudflat ecosystem on the Atlantic coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Rzeznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 246, pp.17 - 37. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps246017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate production in relation to microphytobenthic biofilm development: an integrated approach in a tidal mesocosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Galois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (3), pp.237 - 251. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-002-2027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nettoyage de printemps : la nécessité d'une intervention rapide contre les bigorneaux perceurs &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt; et &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; prédateurs de l'huître creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho des cabanes (Marennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39, pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio–temporal differentiation in the population structure of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; on an intertidal mudflat (Marennes-Oléron Bay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (4), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315402005945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needle in a haystack: involvement of the copepod &amp;lt;I&amp;gt;Paracartia grani&amp;lt;/I&amp;gt; in the life-cycle of the oyster pathogen &amp;lt;I&amp;gt;Marteilia refringens&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (3), pp.315-323. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182001001111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent invasion of the Japanese oyster drill along the French Atlantic coast: identification of specific molecular markers that differentiate Japanese, &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt;, and European, &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt;, oyster drills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (1), pp.67-71. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0990-7440(01)01146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of long emersion on biota, ammonium fluxes and nitrification in intertidal sediments of Marennes-Oléron Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Laima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (4), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-1136(01)00126-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluff deposition on intertidal sediments: effects on benthic biota, ammonium fluxes and nitrification rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Laima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Maksymowska-Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61 (2), pp.115 - 133. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020264414924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and behavioural factors affecting activity in the intertidal gastropod &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 272 (2), pp.191 - 216. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00130-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour of benthic microalgal biomass in intertidal mudflats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 264 (1), pp.85 - 100. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-0981(01)00312-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation et introduction d’espèces exogènes : mise en place de l’analyse génétique d’une population invasive de bigorneaux perceurs &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; (Récluz, 1851) dans le bassin de Marennes Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goulletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’abondance du gastéropode &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant) sur l’érodabilité d’un sédiment cohésif en baie de Marennes-Oléron : résultats d’expériences en canal hydraulique et mise en place d’un modèle mathématique simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orvain Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire ponds as an experimental model for &amp;lt;I&amp;gt;Marteilia refringens&amp;lt;/I&amp;gt; life-cycle studies: new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 257 (1), pp.87 - 108. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-0981(00)00330-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet in mangrove snails: preliminary data on gut contents and stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tang Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Shellfish Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (1), pp.423-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de “ MARINPERTUIS ” une base de données sur la biodiversité de la macrofaune marine dans les Pertuis charentais : analyse historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boursier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term sedimentation on Montportail–Brouage intertidal mudflat, Marennes–Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (12-13), pp.1513 - 1530. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0278-4343(00)00035-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a synopsis of marine species richness in the Pertuis Charentais Sea with new insights in soft-bottom macrofauna of the Marennes-Oléron Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (2), pp.181-222. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.2E300127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope evidence of benthic microalgae-based growth and secondary production in the suspension feeder &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; (Mollusca, Bivalvia) in the Marennes-Oléron Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Keun Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 440 (1/3), pp.317 - 329. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004156102278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of ingestion rate of &amp;lt;I&amp;gt;Hydrobia ulvae&amp;lt;/I&amp;gt; (Pennant) on intertidal epipelic microalgae: the effect of mud snail density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 255 (2), pp.247 - 260. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0981(00)00292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the oyster &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt; on a microbial community in Atlantic coastal ponds near La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pastoureaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ryckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Montanié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (3), pp.227-242. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame022227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferating Gastropoda &amp;lt;I&amp;gt;Crepidula fornicata&amp;lt;/I&amp;gt; may stimulate macrozoobenthic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79 (6), pp.1069-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sources of an infaunal suspension-feeding bivalve &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; in a muddy sandflat of Marennes-Oléron Bay, as determined by analyses of carbon and nitrogen stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Keun Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 187, pp.147 - 158. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps187147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection characteristics of &amp;lt;I&amp;gt;Himasthla elongata&amp;lt;/I&amp;gt; cercariae in cockles as a function of water current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Wegeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Thomas Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34, pp.63 - 70. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao034063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of spatial patterns of microphytobenthic biomass: inferences from a geostatistical analysis of two comprehensive surveys in Marennes-Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 166, pp.131 - 141. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps166131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Crepidula fornicata&amp;lt;/I&amp;gt; L. (Mollusca, Gastropoda) in the Marennes-Oléron Bay: side-scan sonar mapping of subtidal beds and stock assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pichocki-Seyfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (2), pp.353 - 362. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(98)80022-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprinkling: a new method of distributing live algae food in marine coastal ponds used for Manila clam &amp;lt;I&amp;gt;Tapes philippinarum&amp;lt;/I&amp;gt; (Adams & Reeve) intensive culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Haure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28 (9), pp.661 - 669. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2109.1997.00907.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of tidal resuspension of microbiota:testing the effects of sediment cohesiveness and bioturbation using flume experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cariou-Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 151, pp.17 - 25. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps151017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer des Pertuis : un système topographique filtrant les agents météo-océaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Germaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences naturelles de l'Ouest de la France. Nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (2), pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatiale et cartographie des peuplements benthiques du bassin de Marennes-Oléron: première approche par la méthode du krigeage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES marine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 199, pp.231-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoenvironnements holocènes du marais poitevin (Littoral atlantique, France) : reconstitution d'après les peuplements malacologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (2), pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and biological factors controlling the concentrations of trace elements (As, Cd, Cu, Hg, Se, Zn) in delpinids &amp;lt;I&amp;gt;Globicephala melas&amp;lt;/I&amp;gt; from the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amiard-Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 103, pp.207 - 219. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps103207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial filament breakage of the diatom &amp;lt;I&amp;gt;Skeletonema costatum&amp;lt;/I&amp;gt; intended for mollusc aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 123 (1-2), pp.69 - 81. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0044-8486(94)90120-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortalités estivales du mulet &amp;lt;I&amp;gt;Liza ramada&amp;lt;/I&amp;gt; en Loire : dysfonctionnement cyclique du rôle de voie de migration d'un estuaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24 (2-3-4), pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la compétition intraspécifique dans la régulation du recrutement chez la coque, &amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt; (L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ducrotoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Labourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 68 (1-2), pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie krigée des mollusques suspensivores compétiteurs trophiques des huîtres du bassin de Marennes-Oléron : implications pour la planification de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 16 (1-2), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread of &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt; (Mollusca: Gastropoda) along the north-eastern Atlantic coasts in relation to oyster culture and to climatic fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 109 (2), pp.299 - 309. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01319398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de la reproduction de la coque (&amp;lt;I&amp;gt;Cerastoderma edule&amp;lt;/I&amp;gt;) sur le littoral français de la Manche et de l'Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ducrotoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (1), pp.29 - 41. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:1990003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt; (Linné, 1758) dans le bassin de Marennes-Oléron : bilan des observations de 1984 à 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7 (8), pp.995-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation trophique de la malacofaune benthique non cultivée du bassin ostréicole de Marennes-Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 12 (2), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total lipid content and lipid energetic values of bivalve molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deslous-Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Boromthanarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goulletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 89 (1), pp.51 - 53. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0305-0491(88)90260-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de reconstitution d'un paléoenvironnement marin récent dans le marais Poitevin (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haliotis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mollusques non-cultivés du bassin de Marennes-Oléron : quantification et répartition géographique des stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haliotis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16, pp.527-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some observations on the biology and the ecology of a &amp;lt;I&amp;gt;Venus striatula&amp;lt;/I&amp;gt; population in the Bay of Douarnenez, Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 65 (4), pp.889-900. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315400019391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux phoques dans l'Arctique et l'Est du Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pêche Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 1272, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EVALG : Mise au point de protocoles et d'indicateurs pour l'EVaLuation de l'état écologique et des stocks de macroALGues au sein du Parc Naturel Marin de l'Estuaire de la Gironde et de la Mer des Pertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouchemousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les habitats rocheux intertidaux et subtidaux des façades Manche-Mer du Nord-Atlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Capietto; Sandrine Derrien; Thibaut de Bettignies; Sophie Beauvais; Anahita Marzin; Alain Pibot; Juliette Delavenne, Nov 2022, Brest, France. pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier BenthOBS : XI ème atelier de taxinomie La Rochelle 13-17 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ILICO / EVOLECO 2021, 2-5 nov. 2021 La Rochelle (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR-ILICO et UMR7266 LIENSs, Nov 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France National Report 2012, ICES Working Group on Introduction and Transfers of Marine Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Curd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Working Group on Introduction and Transfers of Marine Organisms (WGITMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of land use and climate changes on sediment deposition in estuaries during the last centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la macrofaune dans la dynamique sédimentaire des vasières intertidales : de l’observation à la modélisation en passant par l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Orvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrodynamique et dynamique sédimentairelittorales. Séminaire de l'Institut océanographique (2ème partie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barusseau, J.-P., Jan 2002, Paris (Institut océanographique), France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the excessive organic enrichment of the Loire Estuary on the downstream migratory patterns of the amphihaline grey mullet &amp;lt;I&amp;gt;Liza ramada&amp;lt;/I&amp;gt; (Pisces, Mugilidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes in fluxes in estuaries: Implications from Science to Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarine &amp; Costal Science Association (ECSA) and European Research Federation (ERF), Sep 1992, Plymouth, United Kingdom. pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la rétention de &amp;lt;I&amp;gt;Skeletonema costatum&amp;lt;/I&amp;gt; par &amp;lt;I&amp;gt;Ruditapes philippinarum&amp;lt;/I&amp;gt; (Mollusque, Bivalve) en fonction de la longueur des colonies algales : principes méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Malacologie (S.F.M). &amp; Symposium International de Biologie appliquée à l’Aquaculture des Mollusques marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Malacologie, Nov 1990, Brest, France. pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage des populations naturelles de Mollusques compétiteurs trophiques des huîtres cultivées &amp;lt;I&amp;gt;Crassostrea gigas&amp;lt;/I&amp;gt; du bassin de Marennes-Oléron : aspects méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference and Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Copenhagen, Denmark. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi à long terme dans le Pertuis d’Antioche : 10 ans de SOMLIT à La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bréret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brizard Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ILICO/EVOLECO 2021 La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Rochelle, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight-throughput phenotyping of health biomarkers in Crassostrea gigas by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyramaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiomar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des pressions anthropiques sur la biodiversité. Chapitre 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-193, 2020, 979-10-300-0335-2. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.45218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Sautour; Jérôme Baron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-135, 2020, 9791030008685. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.45060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions récentes de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'estuaire de la Gironde : un écosystème altéré ? Entre dynamique naturelle et pressions anthropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.194-209, 2020, 979-10-300-0335-2. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.45220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et la Mer ; La faune des vasières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrotin Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baie de l'Aiguillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hesse, pp.192, 2017, 978-2-35706-040-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de suivi stationnel des herbiers à zostères pour la Directive Cadre sur l'Eau (DCE) Zostera marina - Zostera noltei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oger-Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 42 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04275158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement des masses d'eau du littoral Manche-Atlantique sur la base de l'indicateur DCE « Angiospermes » (2012-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Oger-Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ganthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rigouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français de Recherche pour l'Exploitation de la Mer (Ifremer). 2018, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pratiques de la pêche à pied professionnelle à la palourde sur les herbiers de la zostère naine &amp;lt;i&amp;gt;Zostera noltei&amp;lt;/i&amp;gt; : bilan des observations 2015 et conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Boutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du contrat d'étude CRPMEM, LIENSs, CNRS, Université de La Rochelle, LIENSs (UMR 7266). 2016, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pratiques de la pêche à pied professionnelle à la palourde sur les herbiers de la zostère naine &amp;lt;i&amp;gt;Zostera noltei&amp;lt;/i&amp;gt; : analyse bibliographique et bilan des expérimentations 2014 sur la concession scientifique d'ADE (île d'Oléron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport du contrat d'étude CRPMEM, LIENSs, CNRS, Université de La Rochelle, La Rochelle, LIENSs (UMR 7266). 2015, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faune et flore benthique du littoral charentais : proposition d’une liste d’espèces déterminantes de Charente‐Maritime dans le cadre de la réalisation des ZNIEFF ‐ Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gouesbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire Master professionnel EGEL « Expertise et Gestion de l’Environnement Littoral », Université de Bretagne Occidentale, Brest, LIENSs (UMR 7266). 2011, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mollusques benthiques du bassin de Marennes-Oléron : estimation et cartographie des stocks non cultivés, compétition spatiale et trophique, dynamique de population de &amp;lt;i&amp;gt;Cerastoderma edule&amp;lt;/i&amp;gt; (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Bretagne Occidentale (UBO), 1992. Français. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1992BRES2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId520"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="825E1C0A"/>
+    <w:nsid w:val="D87FB492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sauriau-pierre-guy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5360-8728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034527931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6307-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jomat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pigeot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle De Casamajor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dartois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.3.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03149996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2021.1876249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106920" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Londo&#241;o-Mesa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.M. Nogueira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1593" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jourde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Amouroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.19.1.18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090665" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00723" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khammassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Zaabar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Laabidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-019-0182-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.4.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01651635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baumann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jorissen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.03.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL5WKG2G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Duff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Casamajor (de)" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.06.035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soissons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12170" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Sampaio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315414001878" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Amouroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehouck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.153" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vimp&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamille Hammerstrom" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oliver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.08.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVHPTM2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245389v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guenneteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2013.2.1.09" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cajeri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444958v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Launay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.093-C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orvain Francis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242277v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.08.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2010.5.S1.021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Degr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Debenay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.180.2.131" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Y. Dubois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1112-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00365237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.12.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.06.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ryckaert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malestroit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.11.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855367v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443712v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.01.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PWH4ZGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481039v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruellet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Radford-Knoery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.02.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06953" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855242v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.37.3.204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096044v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leguerrier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.04.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855211v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prineau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2005.10.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per R. Jonsson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. van Duren" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Aspden" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-006-9049-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps307101" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7D484GP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854893v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sygut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps278205" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desclaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps276147" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854844v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hust" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frydenberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Mouritsen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1136-2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854919v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audemard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Sajus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao061103" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855423v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Martel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F. Blanchard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trichet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-004-1421-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04QMDF96-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854785v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYDR.0000008493.83270.2d" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVJ4J1MB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854788v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003322981165" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854490v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps246017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854500v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barnard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sylvestre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2027-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DA8452AFFD456EFA128A4397C257C7F91C35DAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856202v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Haubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855455v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chevalier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(01)01146-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Laima" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brossard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(01)00126-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6JFRSXV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Maksymowska-Brossard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020264414924" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51F59391E6432F1CF902E72500A2E19ED56C4252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854479v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00130-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854092v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Audemard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Collins" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182001001111" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854434v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315402005945" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856191v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia-Meunier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Saab" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856192v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0981(00)00330-0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-88MGZGND-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854063v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tang Christensen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Jensen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856194v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garcin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boursier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854059v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0981(01)00312-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJWL2S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854039v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Keun Kang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004156102278" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED43708E14B87279A588F18B53BD0A80C27F8EE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854024v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00292-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4PP564K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248027v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pastoureaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame022227" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854035v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouleau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(00)00035-2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PX5R24X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854037v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.2E300127" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853964v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Keun Kang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps187147" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853956v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Wegeberg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Thomas Jensen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao034063" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853955v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps166131" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853959v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Palud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(98)80022-4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853949v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Haure" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2109.1997.00907.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K927F4DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853814v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cariou-Le Gall" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Garet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps151017" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856058v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Germaneau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853986v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853791v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853788v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Amiard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amiard-Triquet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps103207" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853790v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0044-8486(94)90120-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQ28NM9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856052v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Marchand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853787v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ducrotoy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Labourg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855468v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853758v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01319398" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA86DBCF48967361E46BCFCD24B69C2C91ADB4CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853754v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Madani" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1990003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855466v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mouret" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rinc&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855444v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853639v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deslous-Paoli" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jousset" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Boromthanarat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(88)90260-X" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8866HDQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855442v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223729v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315400019391" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3ZC2F2BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855443v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Guen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morvan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090528v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bris" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Goff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thirion" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vollette" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611803v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445030v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445082v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Curd" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932189v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178464v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853805v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855462v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419935v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizard Yves" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606622v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyramaure" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293900v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275158v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379111v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trut" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rigouin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872851v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guerry" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duvard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boutan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872666v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965454v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gouesbier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274651v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992BRES2014" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sauriau-pierre-guy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5360-8728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034527931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6307-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jomat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pigeot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle De Casamajor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dartois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.3.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03149996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2021.1876249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106920" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Londo&#241;o-Mesa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.M. Nogueira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1593" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jourde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Amouroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.19.1.18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090665" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khammassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Zaabar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Laabidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-019-0182-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.4.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01651635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baumann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jorissen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.03.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL5WKG2G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Duff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Casamajor (de)" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.06.035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soissons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12170" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Sampaio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315414001878" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Amouroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehouck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.153" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vimp&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamille Hammerstrom" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oliver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.08.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVHPTM2V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245389v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guenneteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2013.2.1.09" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orvain Francis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.036" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cajeri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444958v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Launay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.093-C" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242277v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.08.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2010.5.S1.021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08100" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Degr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Debenay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.180.2.131" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855395v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Y. Dubois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1112-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00365237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.12.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.06.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ryckaert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malestroit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.11.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855367v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443712v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.01.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PWH4ZGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481039v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruellet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855242v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.37.3.204" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Radford-Knoery" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.02.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855249v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06953" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps307101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096044v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leguerrier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.04.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2005.10.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148902v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per R. Jonsson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. van Duren" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Aspden" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-006-9049-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7D484GP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855423v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Martel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F. Blanchard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trichet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-004-1421-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04QMDF96-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854893v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sygut" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps278205" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854841v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desclaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps276147" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854844v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hust" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frydenberg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Mouritsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1136-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854919v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audemard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Sajus" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao061103" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856197v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Haubois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYDR.0000008493.83270.2d" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVJ4J1MB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854788v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224003322981165" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps246017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854500v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barnard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sylvestre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2027-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DA8452AFFD456EFA128A4397C257C7F91C35DAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854434v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315402005945" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854092v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Audemard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Collins" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182001001111" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855455v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chevalier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(01)01146-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854450v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Laima" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brossard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(01)00126-X" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6JFRSXV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854468v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Maksymowska-Brossard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020264414924" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51F59391E6432F1CF902E72500A2E19ED56C4252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854479v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00130-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854059v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0981(01)00312-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJWL2S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856191v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia-Meunier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Saab" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856192v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854057v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0981(00)00330-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-88MGZGND-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854063v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tang Christensen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Jensen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856194v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garcin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boursier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854035v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouleau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(00)00035-2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PX5R24X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854037v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.2E300127" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854039v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Keun Kang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004156102278" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED43708E14B87279A588F18B53BD0A80C27F8EE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854024v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00292-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4PP564K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248027v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pastoureaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame022227" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853964v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Keun Kang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps187147" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853956v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Wegeberg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Thomas Jensen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao034063" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853955v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps166131" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853959v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Palud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(98)80022-4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853949v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Haure" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2109.1997.00907.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K927F4DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853814v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cariou-Le Gall" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Garet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps151017" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856058v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Germaneau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853986v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853791v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853788v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Amiard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amiard-Triquet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps103207" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853790v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0044-8486(94)90120-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQ28NM9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856052v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Marchand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853787v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ducrotoy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Labourg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855468v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853758v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01319398" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA86DBCF48967361E46BCFCD24B69C2C91ADB4CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853754v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Madani" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1990003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855466v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mouret" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rinc&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853639v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deslous-Paoli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jousset" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Boromthanarat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(88)90260-X" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8866HDQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855444v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855442v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223729v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315400019391" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3ZC2F2BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855443v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Guen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morvan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090528v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bris" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Goff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thirion" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vollette" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611803v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445030v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445082v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Curd" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932189v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178464v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853805v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855462v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419935v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizard Yves" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606622v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyramaure" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611933v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/45218" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45218" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611385v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/45060" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45060" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611927v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/45220" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45220" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293900v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275158v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379111v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trut" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rigouin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872851v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guerry" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duvard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boutan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872666v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965454v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gouesbier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274651v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992BRES2014" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>