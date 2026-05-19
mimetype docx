--- v0 (2026-03-16)
+++ v1 (2026-05-19)
@@ -364,235 +364,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Differential Privacy Blanket for the Shuffle Model</w:t>
+                <w:t xml:space="preserve">Impact of sampling on locally differentially private data collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayan Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Cormode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Maple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADE 2022 - Competitive Advantage in the Digital Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Venice, Italy. pp.61-63, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/icp.2022.2041⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Venice, Italy. pp.64-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2022.2042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846624v1</w:t>
+                <w:t xml:space="preserve">hal-03846611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sampling on locally differentially private data collection</w:t>
+                <w:t xml:space="preserve">Tight Differential Privacy Blanket for the Shuffle Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayan Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carsten Maple</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangsoo Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADE 2022 - Competitive Advantage in the Digital Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Venice, Italy. pp.64-70, </w:t>
+              <w:t xml:space="preserve">, Jun 2022, Venice, Italy. pp.61-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/icp.2022.2042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/icp.2022.2041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846611v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Incentive Mechanism for Trading Personal Data in Data Markets</w:t>
               </w:r>
@@ -674,550 +674,700 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Privacy-Preserving Querying Mechanism with High Utility for Electric Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing privacy notions for protection against reconstruction attacks in machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugur Ilker Atmaca</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.262-277. </w:t>
+                <w:t xml:space="preserve">Mark Dras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJVT.2024.3360302⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Pedro Faustini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle McIver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467866v2</w:t>
-[...220 lines deleted...]
-                <w:t xml:space="preserve">hal-04320177v1</w:t>
+                <w:t xml:space="preserve">hal-05563074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et optimiser le compromis entre vie privée et utilité d'un point de vue fondamental</w:t>
+                <w:t xml:space="preserve">PRIVIC: A privacy-preserving method for incremental collection of location data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayan Biswas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.582-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56553/popets-2024-0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968692v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Privacy-Preserving Querying Mechanism with High Utility for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2023IPPAX092⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Ugur Ilker Atmaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Maple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Open Journal of Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.262-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJVT.2024.3360302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04407120v1</w:t>
+                <w:t xml:space="preserve">hal-04467866v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing Personalized Federated Learning: Group Privacy, Fairness, and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangsoo Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 4, issue 6, November 2023, 4 (6), pp.831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-023-02292-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et optimiser le compromis entre vie privée et utilité d'un point de vue fondamental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Institut Polytechnique de Paris, 2023. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023IPPAX092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04407120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the Price of Privacy in Federated Data Trading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangsoo Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1236,84 +1386,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protocols, Strands, and Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13066, Springer International Publishing, pp.232-250, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-91631-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1460,51 +1610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Garcia Bourr&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Godinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Biswas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.04796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Galli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangsoo Jung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cucinotta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011885000003405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.2041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846611v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Cormode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Maple" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.2042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85315-0_12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467866v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Ilker Atmaca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2024.3360302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03968692v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02292-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04407120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IPPAX092" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91631-2_13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Garcia Bourr&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Godinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Biswas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.04796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Galli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangsoo Jung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cucinotta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011885000003405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846611v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Cormode" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Maple" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.2042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.2041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85315-0_12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Faustini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Fernandes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle McIver" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03968692v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467866v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Ilker Atmaca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2024.3360302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02292-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04407120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IPPAX092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91631-2_13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>