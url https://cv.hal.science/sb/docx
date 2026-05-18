--- v0 (2026-04-05)
+++ v1 (2026-05-18)
@@ -700,645 +700,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un conquistador des pharmacopées indiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plantes et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.60-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agir en silences. Brèves remarques sur la pratique du secret dans l’histoire des plantes médicinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 49 (1), pp.151-157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sigila.049.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sigila.049.0151⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03918697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning from Artemisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Orlow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mille Cosmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.22-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Learning from Artemisia</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05371776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conquête des savoirs. L’expédition de Francisco Hernández en Nouvelle-Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.48-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La americanización imposible: la expedición de Francisco Hernández y los saberes indios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Procesos de Americanización. Ciencias y saberes, siglos XVI al XIX, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.79750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route des succédanés. Les remèdes exotiques, l’innovation médicale et le marché des substituts au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pugliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 66-3 (3), pp.24-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.663.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.60-62</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097613v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conquête du quinquina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01999000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chaos botanique des Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.91-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.152.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...226 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/caph1.152.0091⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01998980v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01999000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The love of magic</w:t>
               </w:r>
@@ -2343,137 +2343,137 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-147, 2015, 978-2-7535-3517-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01462041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’acclimatation portuaire des savoirs sur le lointain : les drogues exotiques à Séville, Livourne et Cadix (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernaldo González, P.; Hilaire-Pérez, L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savoirs-mondes. Mobilité et circulation des savoirs depuis le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-147, 2015, 978-2-7535-3517-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-03502452v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01462041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes brésiliennes dans la pharmacie française et européenne aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
@@ -2623,303 +2623,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juan Eusebio Nieremberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jésuites. Histoire et dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pharmacopée, pharmacie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jésuites. Histoire et dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05264697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernabé Cobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jésuites. Histoire et dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05264681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jésuites. Histoire et dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05264684v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05264693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer dans le temps et dans l’espace</w:t>
               </w:r>
@@ -3197,9288 +3197,9288 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les savoirs de la colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre d'Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Just Another Craft? The Visual Arts in Jan van der Straet (1523-1605)’s Nova Reperta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Association for Art History's Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pandorama. Boîtes, consommations, attachements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Emboîtements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille (MuCEM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05269270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boîtes, épistémologie, capitalisme, images : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Emboîtements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Marseille (MuCEM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05269267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien de saisons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier doctoral sur la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saberes contra las armas. Lo que significa ‘procurar’ (misión de Maynas, segunda mitad del siglo XVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procuradores jesuitas y la circulación global de la cultura material y visual, siglos XVI-XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Rome (CSIC), Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05264001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre l’histoire au rebut. Matériaux pour une autre approche de l’extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Extractivismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, EHESS (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boîtes de spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Emboîtements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Marseille (MuCEM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05399455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature des ressources. Cadeaux, trésors, richesses (Amériques, Europes, XVe-XVIIIe s.)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources naturelles : renouvellement, épuisement et crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, EHESS (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05264003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine, environnement, commerce et colonisation aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des sociétés occidentales (École du Louvre)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Louvre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capitalisme et la forme quadrilatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Emboîtements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille (MuCEM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05269269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Calcoli di ottimizzazione: sfruttamento delle risorse e organizzazione del lavoro tra America ed Europa (secoli XVII-XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario di storia della scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bologne Università di Bologna, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exotic Species and the Politics of Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and Confusion about Exotic Animals in the European Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, rome (KNIR), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des esprits qui s’échauffent. Des controverses sur la chaleur aux conflits sociaux, une histoire de l’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Master de l'Université Paris-Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déchet et la ressource (XVe-XXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guaiana and the Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trattoria Guaiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir des agrumes. Une histoire douce-amère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études de l'ENSBAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">It’s all a matter of waste. Natural Resources in Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers in Early Modern History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citrus Power. A bittersweet Story.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop, IFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir de l’intérieur. Sur les usages des boîtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études de l'École Duperré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images of Nature at the Villa Farnesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villa Farnesina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05269255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l’incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La matière du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les richesses et qualités du Royaume de Nouvelle-Grenade (1652)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'études ibériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, EHESS (Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des collections vivantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Collections vivantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris Museum National d'Histoire Naturelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking at the Truth. The Powers of Visualisation, the Representation of Space and the Technologies of Discovery in Stradano’s Nova Reperta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Johannes Stradanus (1523-1605). A Flemish Artist in Florence in the Age of Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Florence (NIKI), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La colonisation du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence ENSBAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La table et le routier, Nouvelle-Grenade, 1652</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée en l'honneur de Marie-Noëlle Bourguet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Fontainebleau - Station de biologie et d'écologie forestière, Université Paris-Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomies of Time. Looking at the Age of Things Through Layer Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drawing Comparisons: Images in Comparative Anatomy, 1500–1900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rome (Biblioteca Hertziana), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonial Treasures. The Indies and the Nature of Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonial Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Cambridge University, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics of Discovery in Early Modern Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fellows Presentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Florence Villa I Tatti, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps dévoile la vérité. Politique, découverte et abstraction (XVe-XVIIIe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MUCEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille (MuCEM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des sciences et savoirs situés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole urbaine de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les richesses et qualités du Royaume de Nouvelle-Grenade (1652)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empire du paludisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erosions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Things Reduced into Art. Epistemology and Politics of Knowledge Appropriation in the 16th c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KNIR Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Rome (KNIR), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé, le traitement, le soin. Quelques perspectives à partir de l'histoire des plantes médicinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris 8, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collecte de plantes, collecte de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop MUCEMLab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille (MuCEM), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trésors des quatre parties du monde. Le collectionnisme et la colonisation des Indes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de rencontres Miroir du Monde au Musée du Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le dos du temps. Représentations du pouvoir et écriture de l'histoire en Europe aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Le Temps du Roi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Saint-Étienne (Université Jean Monnet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Limits of Medical Testing. On an Experiment Conducted on an American Balsam in 16th century Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Testing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Warwick University, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des civilisations qui se mangent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Treasures. An Inquiry into the Nature of Wealth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature before Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Warwick University, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues comme manières de vivre. À propos de l’usage de l’enquête en Amérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence ANR IndesLing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Université Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversité à fixer. Les savoirs de l’enregistrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, ENS Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une économie de la dépendance. La coca dans les Andes (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Institut des Amériques (pôle Sud-Est)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Gifts. The Economy of New World Things in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantic Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05263998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“…tu feras entrer dans l’arche deux de chaque espèce.&amp;quot; Les boîtes et l’histoire des plantes à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au milieu d’objets : l’environnement matériel des individus au Moyen Âge et à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’or amer des Indes. L’exploitation aurifère et la ‘découverte’ du quinquina par les Espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bicentenaire de la découverte de la quinine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sorbonne Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribut des Indes. Savoirs, arts et colonisation entre l’Amérique et l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur la tenture des Indes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La verità figlia del tempo. Immagine della scoperta nell’età moderna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempo Barocco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rome (Biblioteca Hertziana), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juste prix de la santé. Les tarifs des apothicaires romains (XVIe-XVIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LARHRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie de la perte, économie de la disparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'Ecole d'art de Cergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iconophagie en quatre proverbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Nous Autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité qui vient. Politique des découvertes à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'IHEB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prix de la santé. Les tarifs de médicaments à Rome à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GrHeco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, EHESS (Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir conserver et savoir-vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troubles dans les collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens de la dépendance. Mise au travail et consommation de coca dans les Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The World in Questions. Questionnaires and the Early History of Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global History Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Warwick University, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la colonisation du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la faculté de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant les brevets, la conquête des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CERAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, EHESS (Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières de la coca. Conquête, mise au travail et pratiques de la clandestinité dans les Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'agrégation (espagnol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en boîte du monde. Caisses et caissons dans les explorations naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire InVisu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La description des manières de vivre. Les usages de l’enquête en Amérique espagnole au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethno-géopolitique des empires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la colonisation du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la faculté de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délocalisation de la vie. L’histoire de l’expansion européenne à travers la relation aux plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Paradis Perdus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, INHA - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs de la disparition. Enquêtes, archives, enregistrement (XVe-XXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expédition de Francisco Hernández et la représentation des plantes mexicaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de la Société botanique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le soin et la médecine : le geste thérapeutique comme indicateur de la colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire de la médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marseille (EHESS, Centre de la Vieille Charité), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de la pistache (Moyen-Âge-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Nous Autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber de la distancia, saber de la previsión. Los interrogatorios de Felipe II y la ‘pacificación’ de las Indias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia Distancia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spectre de la disparition. Politiques de santé, gestion des ressources et conservation des savoirs en Amérique espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Le progrès et ses dégâts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, EHESS (Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plantes du diable et troubles de l’imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire junior Imagination et Discours à l'Âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Very Big Traffic. The Jesuits and the Commodification of Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Therapeutic commodities and trade in the early modern and modern world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plantes et savoirs dans l'Amérique du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire du Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire à travers les plantes : voyage, argent, amour et politique dans le Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la colonisation des savoirs à la brevétisation du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les racines du savoir : l'histoire au Jardin botanique de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un conquistador de la nature américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la colonisation du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Université Saint-Louis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire des manières de vivre. Enquête et politique en Amérique espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CERMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, EHESS (Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conquérir les plantes des autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire PALOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde autour de La colonisation du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Mines ParisTech - Université PSL, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Amérique en questions. Les Indes comme objet d’histoire (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe d'études ibériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, EHESS (Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la colonisation du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire SPIRAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonisation du savoir et manières de vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'IHEAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, IHEAL, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europeans and American remedies: an Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès européen d'histoire rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques du savoir : Plantes, manières de vivre et colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de la faculté de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philtres d'amour, philtres de haine (Amériques, XVIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Béton Salon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bark floating between America and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAGlobal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesuit Receipts, Jesuit Recipes. The Society of Jesus and the Introduction of Exotic Drug in Early Modern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exotic Plants in Europe Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Cambridge University, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Specific Conquest. European Scientists and the Search for Specifics Remedies in America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Heritage Foundation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce des plantes exotiques en Europe (XVIe-XVIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous de l'histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Price of Health. A Roman Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du salon Jacques Kerchache</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oxford (Magdalen College), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps et la mesure. Commerce, médecine et politique en Europe à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz (Université de Lorraine), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confusions en tous genres. Le commerce du quinquina et le contrôle des identites botaniques (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le commerce des plantes exotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Jesuit Legacy in the History of Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès européen d'histoire rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine, commerce et politique dans l'Europe des XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaques, crimes et botanique. Regards croisés sur l'histoire et la médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de la faculté de médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuestionarios y testimonios en la historia europea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d'histoire des sciences et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Santo Domingo de Silos, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Few Drops that Changed the World: Quinine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d'histoire des sciences et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir et savoir-faire des plantes (Europe, Amérique, XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New World of Medicines. Pharmacopoeia and Spanish Colonization in America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York Botanical Garden Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, New-York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rites du pharmakôn et de la question en Amérique espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Anthropologie linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, EPHE (Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs du pharmakôn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du salon Jacques Kerchache</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris Musée du Quai Branly, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps dévoile la vérité. Une histoire politique des &amp;quot;découvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous de l'histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chasse aux connaissances. L’appropriation des savoirs et savoir-faire non officiels par les institutions d’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latin is not Enough. Francisco Hernández’s Attempts to Understand and Transmit Medicinal Knowledge from the New World to the Old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translating Medicine Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rites de la question. L’usage des questionnaires en Nouvelle-Espagne au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Mésoamérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, EPHE (Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, médecine et économie dans l'Europe des XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris Panthéon Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée dans les gestes. Savoirs et savoir-faire de la santé à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérimentation des drogues sur les pauvres à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memosciences Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lessines, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magie de l’amour et magie de la mort d’après les procès inquisitoriaux en Amérique espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire MAGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruptures de communication. Savoir médical, censure, clandestinité et secret en Amérique espagnole (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Régime de circulation des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Collège de France - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une expédition scientifique aux Indes : Francisco Hernández et la conquête des pharmacopées amérindiennes (1570-1577)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ethnobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris Musée du Quai Branly, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques gouttes qui changent tout. Les recettes du quinquina (1640-1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Les savoirs opératoires de la matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et savoir-faire dans le monde ibérique (1470-1640)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions and questionnaires: Knowledge, Evidences and Rituals of Speaking in the Early Modern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPS Deparmental Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cambridge University, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Long-Distance Trade of Exotic Products in Early Modern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic History Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Marseille (EHESS, Centre de la Vieille Charité), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des marchandises, des savoirs, des corps : Séville, XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire MMSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American remedies in 16c Seville: the exotic as commodity and curiosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturalis Biodiversity Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités occultes et action du diable. Le discours sur les ‘psychotropes’ et les poisons d'Amérique chez les médecins et les religieux espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pharmakôn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, EPHE (Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe’s reception of Medicinal Plants from Spanish America (1570-1750)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LSE History of Drugs Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milano porta delle Americhe: curiosità, prodotti naturali e manufatti dalle missioni nella Biblioteca Ambrosiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Milano e la conoscenza dei Nuovi mondi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ibériques et les médecines du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Nouveau Monde médicinal. L’appropriation des remèdes américains par les Européens au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CESR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le questionnaire des Indes. L’administration de l’Amérique et les savoirs indiens dans les années 1570</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimenting Exotic Drugs in Charitable Institutions and Hospitals (16c-18c)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Nature Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations du surnaturel. Le visible et l'invisible en Amérique espagnole (XVIe-XVIIIe siècles)”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacopoeia and Colonization in Early Modern Frontispieces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recipes Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, New-York Academy of Medicine, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ibériques et les savoirs transatlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peruvian Bark Recipes: A Few Drops that Changed the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recipes Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conocimiento y cuerpo : una historia de los saberes sobre la enfermedad (ss. 16-18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia Americanización de saberes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lima, Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missionnaires et guérisseurs en Amérique coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Mondialisation de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille (EHESS, Centre de la Vieille Charité), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The appropriation of Amerindian medicinal plants by missionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRASSH Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cambridge University, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route des épices à l’envers. Les projets de transplantation des espèces asiatiques en Nouvelle-Espagne au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'études ibériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, EHESS (Paris), France</w:t>
-[...6277 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du végétal au médical : histoire des plantes médicinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -12581,249 +12581,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Accreditation of New Drugs at Court and the Early “Public Health” Policies at the End of the 17th Century: the Cases of Peruvian bark and Ipecacuanha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Court Medicine Conference (LSE-Wellcome Institute)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Medicina y colonialismo: algunos apuntes sobre la apropiación de las plantas medicinales americanas por los Europeos (1570-1750)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferencia Flacso-UASB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier le prix des remèdes à Rome (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole doctorale d'histoire économique (Fraternita dei Laici)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Arezzo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Histoire des Indes occidentales de Nicolás Monardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -12857,924 +12857,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Negotiating medicines’ prices at Rome (16c-18c)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80th Anglo-American Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collecte des codex mexicains (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier doctoral EFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommation et marché des drogues (Europe moderne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europeanizing American remedies: the preparation of drugs in Apothecary shops (17th-18th)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford History of Chemistry Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorations naturalistes et plantes en Amérique espagnole au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Les savoirs du lointain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apothecary's shop as a site for the practice of chemistry in the 18th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHAC Conference - Sites of Chemistry in the 18th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acclimatation portuaire des savoirs sur le lointain : la validation des remèdes américains dans les ports de l’Europe méditerranéenne (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les savoirs-mondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets politiques du quinquina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CERMES3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El papel de las representaciones en la historia de los medicamentos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio Las formas de la cultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Burgos, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de l'altérité médicale : pharmacopée et colonisation dans les frontispices des histoires naturelles des XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Arts et sciences à l'âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monardes et les &amp;quot;choses médicinales&amp;quot; des Indes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Materia Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cour comme lieu d'accréditation et vecteur de diffusion des remèdes. La fortune du quinquina et de quelques autres nouvelles drogues au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence La cour et les sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes hallucinogènes et l’Inquisition au Mexique (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Médicaments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265826v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05265829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commentaire de Pline par Francisco Hernández, médecin de Philippe II</w:t>
               </w:r>
@@ -14222,51 +14222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="340ADBB8"/>
+    <w:nsid w:val="EFA8DA2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14453,51 +14453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2938-5958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149226349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boumediene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RFHL_146_29-59" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380749v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.059.0187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.049.0151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Orlow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.79750" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097613v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pugliano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.152.0091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.152.0097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3874" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05264555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0345" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264478v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264503v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264655v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264590v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264626v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265691v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265519v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265685v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265693v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265522v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265692v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269217v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265524v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265731v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265730v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265744v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265743v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265742v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265750v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265756v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265755v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265740v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265813v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265768v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265819v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265814v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265824v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265827v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265820v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265830v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265835v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265829v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265837v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879587v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rigal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degeorges" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2938-5958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149226349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boumediene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RFHL_146_29-59" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380749v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.059.0187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.049.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Orlow" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.79750" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097613v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pugliano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.152.0091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.152.0097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3874" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05264555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0345" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263984v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263994v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264468v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264526v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264523v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264643v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264655v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264590v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264626v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265519v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265501v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265693v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265522v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265691v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269217v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265723v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265731v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265746v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265729v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265767v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265743v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265750v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265764v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265744v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265760v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265751v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265756v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265813v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265768v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265814v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265829v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265824v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265822v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265820v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265831v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265830v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265835v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265826v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265837v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879587v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rigal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degeorges" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>