--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (143)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (144)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -840,17470 +840,17462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aβ42 fibril and non-fibril oligomers characterization using a nanopipette</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibrinopeptide A Family Biomarker Identification at Single Molecule Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2023.107076⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.131 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941101v1</w:t>
+                <w:t xml:space="preserve">hal-04055692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrinopeptide A Family Biomarker Identification at Single Molecule Level</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection and discrimination of nanoparticles using bullet shape nanopores coated with PEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Charles-Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Abrao-Nemeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.131 - 132. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 939, pp.117447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2023.117447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055692v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and discrimination of nanoparticles using bullet shape nanopores coated with PEG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining iontronic, chromatography and nanopipette for Aβ42 aggregates detection and separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Abrao-Nemeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Charles-Achille</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joan Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2023.117447⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1275, pp.341587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2023.341587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090493v1</w:t>
+                <w:t xml:space="preserve">hal-04187412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining iontronic, chromatography and nanopipette for Aβ42 aggregates detection and separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Moderne</w:t>
+                <w:t xml:space="preserve">Ultrasensitive Detection of Aβ42 Seeds in Cerebrospinal Fluid with a Nanopipette-Based Real-Time Fast Amyloid Seeding and Translocation Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Abrao-Nemeir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Charles-Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1275, pp.341587. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (34), pp.12623-12630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2023.341587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187412v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive Detection of Aβ42 Seeds in Cerebrospinal Fluid with a Nanopipette-Based Real-Time Fast Amyloid Seeding and Translocation Assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aβ42 fibril and non-fibril oligomers characterization using a nanopipette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Abrao-Nemeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bentin</w:t>
+                <w:t xml:space="preserve">Alexis Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Charles-Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saly Charles-Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 95 (34), pp.12623-12630. </w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 300, pp.107076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c00017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2023.107076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288824v1</w:t>
+                <w:t xml:space="preserve">hal-04941101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Based Ceramic Membranes for Bacteria Removal from Water</w:t>
+                <w:t xml:space="preserve">Highly sensitive and low-cost detecting and recovering Ce3+ from ammonia nitrogen wastewater using bio-inspired nanochannel/membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelagie Kamgang-Syapnjeu</w:t>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayirou Njoya</w:t>
+                <w:t xml:space="preserve">Shuqi Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Kamseu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Balme</w:t>
+                <w:t xml:space="preserve">Rongyao Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+                <w:t xml:space="preserve">Xuan Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peixian Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12090901⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 475, pp.146084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.146084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845019v1</w:t>
+                <w:t xml:space="preserve">hal-05628312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Fast Amyloid Seeding and Translocation of α-Synuclein with a Nanopipette</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bio-Based Ceramic Membranes for Bacteria Removal from Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelagie Kamgang-Syapnjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayirou Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Kamseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12090901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.1c01404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03777713v1</w:t>
+                <w:t xml:space="preserve">hal-03845019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conical nanopores highlight the pro-aggregating effects of pyrimethanil fungicide on Aβ(1–42) peptides and dimeric splitting phenomena</w:t>
+                <w:t xml:space="preserve">Real-Time Fast Amyloid Seeding and Translocation of α-Synuclein with a Nanopipette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132733⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.1c01404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791236v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ionic diode, resistive pulse and membrane for detection and separation of anti-CD44 antibody</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conical nanopores highlight the pro-aggregating effects of pyrimethanil fungicide on Aβ(1–42) peptides and dimeric splitting phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Torrent</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Baldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2022.120391⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 291, pp.132733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929840v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Amyloid-β Fibrils Using Track-Etched Nanopores: Effect of Geometry and Crowding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining ionic diode, resistive pulse and membrane for detection and separation of anti-CD44 antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Abrao-Nemeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Stevenson</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.1c01523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 649, pp.120391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2022.120391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758426v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of surface state on polyethylene glycol conformation confined inside a nanopore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arroyo</w:t>
+                <w:t xml:space="preserve">Inorganic-organic hybrid pigments based on carminic acid and clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graycyellê R.S. Cavalcanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzheng Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0040170⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.109306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071486v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state and polymer nanopores for protein sensing: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Abrao-Nemeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 298, pp.102561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cis.2021.102561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of α-Thrombin and γ-Thrombin Using Aptamer-Functionalized Nanopore Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bouchet-Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93 (22), pp.7889-7897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacrificial mold-assisted 3D printing of stable biocompatible gelatin scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socrates Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioprinting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bprint.2021.e00140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformation of Polyethylene Glycol inside Confined Space: Simulation and Experimental Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano11010244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity and dielectric properties of rare earth ions (Ce3+, Pr3+ and Eu3+) doped in zinc sodium phosphate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelloufi Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kharroubi Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gacem Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balme Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assad Hamza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 567, pp.120933. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of proteins on TiO2 particles influences their aggregation and cell penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 360, pp.130003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic-organic hybrid pigments based on carminic acid and clay minerals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of Ultrahigh Rectification in Polyelectrolyte Bilayers Modified Conical Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Juin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Yuan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyh-Ping Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (49), pp.11858-11864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236376v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Ultrahigh Rectification in Polyelectrolyte Bilayers Modified Conical Nanopores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien-Juin Liu</w:t>
+                <w:t xml:space="preserve">Fabrication of 3D printed antimicrobial polycaprolactone scaffolds for tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrates Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianji Ma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Iatsunskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03513⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.111525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071502v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 3D printed antimicrobial polycaprolactone scaffolds for tissue engineering applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of surface state on polyethylene glycol conformation confined inside a nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111525⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (10), pp.104901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258024v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a new ceramic membrane support from Cameroonian clays, coconut husks and eggshells: application for Escherichia coli bacteria retention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Kamseu</w:t>
+                <w:t xml:space="preserve">Detection of Amyloid-β Fibrils Using Track-Etched Nanopores: Effect of Geometry and Crowding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cornette de Saint Cyr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Marcano-Zerpa</w:t>
+                <w:t xml:space="preserve">Anna Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105836⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.3733-3743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.1c01523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241190v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning to Improve the Sensing of Biomolecules by Conical Track-Etched Nanopore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Meyer</w:t>
+                <w:t xml:space="preserve">Track-Etched Nanopore/Membrane: From Fundamental to Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios10100140⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (9), pp.2000366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202000366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997802v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Podocyte Attachment on Polyacrylamide Hydrogels with Gelatin-Based Polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Boron nitride-based nano-biocomposites: Design by 3D printing for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wissam H. Faour</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3 (11), pp.7531-7539. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00734⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.1865-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134548v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Heparin-Induced Tau Aggregation Revealed by a Single Nanopore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Characterization of Food Amyloid Protein Digestion by Conical Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Giamblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Gubbiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Chinappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.0c00193⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (11), pp.1900703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.201900703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035735v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new biocompatible 3D printed graphene oxide-based scaffolds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Podocyte Attachment on Polyacrylamide Hydrogels with Gelatin-Based Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleine Tamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam H. Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110595⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (11), pp.7531-7539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477859v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of long hyaluronic acid chains through conical nanochannels for characterizing enzyme reactions in confined spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianji Ma</w:t>
+                <w:t xml:space="preserve">Mechanisms of Heparin-Induced Tau Aggregation Revealed by a Single Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Giamblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nr00645a⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.1158-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.0c00193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035723v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Track-Etched Nanopore/Membrane: From Fundamental to Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of new biocompatible 3D printed graphene oxide-based scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianji Ma</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (9), pp.2000366. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.110595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smtd.202000366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035714v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron nitride-based nano-biocomposites: Design by 3D printing for bone tissue engineering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of long hyaluronic acid chains through conical nanochannels for characterizing enzyme reactions in confined spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00965⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.7231-7239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nr00645a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241065v1</w:t>
+                <w:t xml:space="preserve">hal-03035723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Food Amyloid Protein Digestion by Conical Nanopore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+                <w:t xml:space="preserve">Enhancing photocatalytic performance and solar absorption by schottky nanodiodes heterojunctions in mechanically resilient palladium coated TiO2/Si nanopillars by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Coy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Gubbiotti</w:t>
+                <w:t xml:space="preserve">Katarzyna Siuzdak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Chinappi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mykola Pavlenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Załęski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Graniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.201900703⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 392, pp.123702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077203v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing photocatalytic performance and solar absorption by schottky nanodiodes heterojunctions in mechanically resilient palladium coated TiO2/Si nanopillars by atomic layer deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence Study of Defects in ZnO Coated Polyacrylonitrile Nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daina Damberga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Viter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Iatsunskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Coy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Octavio Graniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 392, pp.123702. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (17), pp.9434-9441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537086v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence Study of Defects in ZnO Coated Polyacrylonitrile Nanofibers</w:t>
+                <w:t xml:space="preserve">Polynucleotide differentiation using hybrid solid-state nanopore functionalizing with α-hemolysin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daina Damberga</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Bentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00326⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.1002-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm01833f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242961v1</w:t>
+                <w:t xml:space="preserve">hal-04077456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynucleotide differentiation using hybrid solid-state nanopore functionalizing with α-hemolysin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bentin</w:t>
+                <w:t xml:space="preserve">Tunable Current Rectification and Selectivity Demonstrated in Nanofluidic Diodes through Kinetic Functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Yuan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzanna Siwy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Picaud</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyh-Ping Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sm01833f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.60-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077456v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Current Rectification and Selectivity Demonstrated in Nanofluidic Diodes through Kinetic Functionalization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine Learning to Improve the Sensing of Biomolecules by Conical Track-Etched Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smietana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03344⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios10100140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790736v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of α‐Synuclein and Amyloid‐β(42)‐E22Δ Oligomers Using SiN Nanopore Functionalized with L‐Dopa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joan Torrent</w:t>
+                <w:t xml:space="preserve">Elaboration of a new ceramic membrane support from Cameroonian clays, coconut husks and eggshells: application for Escherichia coli bacteria retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kamgang-Syapnjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kamseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cornette de Saint Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcano-Zerpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.202200726⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.105836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791444v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Transition-Metal Ions (Ni2+, Cu2+ and Co2+) on the Electric and Dielectric Properties of Zinc Sodium Phosphate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Belbel</w:t>
+                <w:t xml:space="preserve">Single conical track-etched nanopore for a free-label detection of OSCS contaminants in heparin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fizika i Khimiya Stekla / Glass Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1087659619060087⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831861v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sieving from exfoliated MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; membranes via covalent functionalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural payload delivery of the doxorubicin anticancer drug from boron nitride oxide nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ries</w:t>
+                <w:t xml:space="preserve">Mikhael. Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0464-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475, pp.666-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.12.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310531v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of MOFs and ALD Layers as Nanomembranes for the Enhancement of Gas Sensors Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Graniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.1552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano9111552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of polyelectrolytes on lysozyme properties in colloidal dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 183, pp.110419 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.110419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanopore functionalized by highly charged hydrogels for osmotic energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (13), pp.12578-12585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.9b01768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural payload delivery of the doxorubicin anticancer drug from boron nitride oxide nanosheets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Overview of Protein‐Based Biopolymers for Biomedical Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrates Radhakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Narayana Kalkura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.12.273⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220 (14), pp.1900126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201900126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055616v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single conical track-etched nanopore for a free-label detection of OSCS contaminants in heparin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New pigments based on carminic acid and smectites: A molecular investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theau Debroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollyana Trigueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 137, pp.207-212. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.971-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184411v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pigments based on carminic acid and smectites: A molecular investigation</w:t>
+                <w:t xml:space="preserve">Revealing the Nanoparticle-Protein Corona with a Solid-State Nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guillermin</w:t>
+                <w:t xml:space="preserve">Diego Coglitore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theau Debroise</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Eugene Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.07.021⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (21), pp.3524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12213524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957350v1</w:t>
+                <w:t xml:space="preserve">hal-03832966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Nanoparticle-Protein Corona with a Solid-State Nanopore</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Hydrolyzed Polyacrylamide Hydrogel Stiffness on Podocyte Morphology, Phenotype, and Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario R. El Tahchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam H. Faour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12213524⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (36), pp.32623-32632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b09337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832966v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Protein‐Based Biopolymers for Biomedical Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Narayana Kalkura</w:t>
+                <w:t xml:space="preserve">Protein at liquid solid interfaces: Toward a new paradigm to change the approach to design hybrid protein/solid-state materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Coglitore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201900126⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270, pp.278-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2019.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270644v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hydrolyzed Polyacrylamide Hydrogel Stiffness on Podocyte Morphology, Phenotype, and Mechanical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wissam H. Faour</w:t>
+                <w:t xml:space="preserve">Au-covered hollow urchin-like ZnO nanostructures for surface-enhanced Raman scattering sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Graniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Iatsunskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b09337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (47), pp.15066-15073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TC05929F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274931v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein at liquid solid interfaces: Toward a new paradigm to change the approach to design hybrid protein/solid-state materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Balme</w:t>
+                <w:t xml:space="preserve">Effect of Transition-Metal Ions (Ni2+, Cu2+ and Co2+) on the Electric and Dielectric Properties of Zinc Sodium Phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2019.07.004⟩</w:t>
+              <w:t xml:space="preserve">Fizika i Khimiya Stekla / Glass Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (6), pp.503-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1087659619060087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270656v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-covered hollow urchin-like ZnO nanostructures for surface-enhanced Raman scattering sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+                <w:t xml:space="preserve">Investigation of α‐Synuclein and Amyloid‐β(42)‐E22Δ Oligomers Using SiN Nanopore Functionalized with L‐Dopa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Abrao-Nemeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TC05929F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.921-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.202200726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537077v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of protein aggregate morphology through single antifouling nanopore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+                <w:t xml:space="preserve">Enhanced sieving from exfoliated MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; membranes via covalent functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Charlot</w:t>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Coelho Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.094⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (10), pp.1112-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0464-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774669v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of ZnO deposited by atomic layer deposition (ALD) on Si nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Octavio Graniel</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of homoionic montmorillonite modified with ionic liquid: Application in dye adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljabbar Belbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kharroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouffok Abdessamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 558, pp.219 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.08.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2018.11.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02022854v1</w:t>
+                <w:t xml:space="preserve">hal-01912090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart electrically responsive hybrid ion-selective membranes for selective gated transport of ionic species</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Polyelectrolyte Multilayers on the Ionic Current Rectification of Conical Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulius Gaigalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ieva Plikusiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8MH00652K⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.3405 - 3412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076563v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal alloy solid-state nanopores for single nanoparticle detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart electrically responsive hybrid ion-selective membranes for selective gated transport of ionic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Marie Allioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cp01787e⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.1185-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8MH00652K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797355v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Growth, Inhibition, and Real-Time Enzymatic Degradation Revealed with Single Conical Nanopore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Metal alloy solid-state nanopores for single nanoparticle detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Coglitore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Merenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Giamblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic F. Dumee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b03523⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (18), pp.12799 - 12807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cp01787e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937530v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When anthraquinone dyes meet pillared montmorillonite: Stability or fading upon exposure to light?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco A.R. Pereira</w:t>
+                <w:t xml:space="preserve">Amyloid Growth, Inhibition, and Real-Time Enzymatic Degradation Revealed with Single Conical Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Giamblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guillermin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Balme</w:t>
+                <w:t xml:space="preserve">Diego Coglitore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Gubbiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.046⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (21), pp.12900 - 12908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b03523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871692v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes at nanopores and bio-nanointerfaces: general discussion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gourav Bhattacharya</w:t>
+                <w:t xml:space="preserve">When anthraquinone dyes meet pillared montmorillonite: Stability or fading upon exposure to light?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollyana Trigueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco A.R. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD90023J⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.384-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937607v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition for biosensing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Weber</w:t>
+                <w:t xml:space="preserve">Processes at nanopores and bio-nanointerfaces: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Alzahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lane Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourav Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.09.038⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210, pp.145 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD90023J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919095v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of terpenes from Eucalyptus globulus onto modified beidellite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benzina</w:t>
+                <w:t xml:space="preserve">Atomic layer deposition for biosensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Graniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.147 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789106v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes at nanoelectrodes: general discussion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of terpenes from Eucalyptus globulus onto modified beidellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ghrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benzina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD90024H⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156, pp.169 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937563v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of homoionic montmorillonite modified with ionic liquid: Application in dye adsorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Haouzi</w:t>
+                <w:t xml:space="preserve">Processes at nanoelectrodes: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Alzahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lane Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.08.080⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210, pp.235 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD90024H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912090v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Polyelectrolyte Multilayers on the Ionic Current Rectification of Conical Nanopores</w:t>
+                <w:t xml:space="preserve">Porous Gelatin Membrane Obtained from Pickering Emulsions Stabilized by Graphene Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianji Ma</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Abessolo Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (11), pp.3405 - 3412. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.1542 - 1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01767820v1</w:t>
+                <w:t xml:space="preserve">hal-01717296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Gelatin Membrane Obtained from Pickering Emulsions Stabilized by Graphene Oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Balme</w:t>
+                <w:t xml:space="preserve">Combining Light-Gated and pH-Responsive Nanopore Based on PEG-Spiropyran Functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Walko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201701051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01717296v1</w:t>
+                <w:t xml:space="preserve">hal-01702365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Light-Gated and pH-Responsive Nanopore Based on PEG-Spiropyran Functionalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+                <w:t xml:space="preserve">Amyloid Fibril Analysis using Single Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Giamblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coglitore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (3), pp.181a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.11.1010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.201701051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01702365v1</w:t>
+                <w:t xml:space="preserve">hal-01711027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Fibril Analysis using Single Nanopore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Balanzat</w:t>
+                <w:t xml:space="preserve">Going through the wine fining: Intimate dialogue between organics and clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollyana Trigueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.11.1010⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.79 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.02.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711027v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going through the wine fining: Intimate dialogue between organics and clays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+                <w:t xml:space="preserve">Unexpected Hard Protein Behavior of BSA on Gold Nanoparticle Caused by Resveratrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Coglitore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Giamblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agné Kizalaité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.02.060⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (30), pp.8866 - 8874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744266v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Hard Protein Behavior of BSA on Gold Nanoparticle Caused by Resveratrol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Charlot</w:t>
+                <w:t xml:space="preserve">Unexpected ionic transport behavior on hydrophobic and uncharged conical nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01365⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00008E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860141v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected ionic transport behavior on hydrophobic and uncharged conical nanopore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+                <w:t xml:space="preserve">Dual role of layered double hydroxide nanocomposites on antibacterial activity and degradation of tetracycline and oxytetracyline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesslem Ben Haj Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD00008E⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 206, pp.175 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822787v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of layered double hydroxide nanocomposites on antibacterial activity and degradation of tetracycline and oxytetracyline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Soussan</w:t>
+                <w:t xml:space="preserve">Detection of protein aggregate morphology through single antifouling nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Giamblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Coglitore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdesslem Ben Haj Amara</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.736 - 745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833439v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of single solid state nanopores to mimic biological ion channels: A review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical properties of ZnO deposited by atomic layer deposition (ALD) on Si nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Viter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Iatsunskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Nowaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Graniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.09.001⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236-237, pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659547v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun fibers in regenerative tissue engineering and drug delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Narayana Kalkura</w:t>
+                <w:t xml:space="preserve">Adsorption of nisin into layered double hydroxide nanohybrids and in-vitro controlled release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Djebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesslem Ben Haj Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pac-2017-0511⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.673 - 683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.03.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675232v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and photophysical properties of fluorescent dyes over montmorillonite and saponite modified by surfactant</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boron Nitride Nanoporous Membranes with High Surface Charge by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boonprakrong Koonkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Utke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.06.126⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (19), pp.16669 - 16678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b02883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552808v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Gold and Silver Nanoparticle-Based Colorimetric Sensing Assays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Adsorption and photophysical properties of fluorescent dyes over montmorillonite and saponite modified by surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyadevy Tangaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krishna Bisetty</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201700270⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.1355-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.06.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674759v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and purification of native and functional influenza A virus matrix 2 proton selective ion channel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of Gold and Silver Nanoparticle-Based Colorimetric Sensing Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Benier</w:t>
+                <w:t xml:space="preserve">Myalowenkosi Sabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Krishna Bisetty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 131, pp.42 - 50. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (12), pp.1700270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pep.2016.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.201700270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01675229v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale protein/antibody patterning with limiting unspecific adsorption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+                <w:t xml:space="preserve">Expression and purification of native and functional influenza A virus matrix 2 proton selective ion channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desuzinges Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentyn Smyntyna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelien Traversier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Benier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-017-4053-x⟩</w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131, pp.42 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pep.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674778v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large osmotic energy harvesting from functionalized conical nanopore suitable for membrane applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale protein/antibody patterning with limiting unspecific adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyn Smyntyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.09.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-017-4053-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674763v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and antibacterial activity relationships of native and amyloid fibril lysozyme loaded on layered double hydroxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Soussan</w:t>
+                <w:t xml:space="preserve">Large osmotic energy harvesting from functionalized conical nanopore suitable for membrane applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.05.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 544, pp.18 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598205v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of nisin into layered double hydroxide nanohybrids and in-vitro controlled release</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Structure and antibacterial activity relationships of native and amyloid fibril lysozyme loaded on layered double hydroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdesslem Ben Haj Amara</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.03.143⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.10 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675173v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron Nitride Nanoporous Membranes with High Surface Charge by Atomic Layer Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Picaud</w:t>
+                <w:t xml:space="preserve">Characterization of Dielectric Nanocomposites with Electrostatic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b02883⟩</w:t>
+              <w:t xml:space="preserve">Scanning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.4198519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/4198519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658347v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking pH-Gated Ionic Channels by Polyelectrolyte Complex Confinement Inside a Single Nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (14), pp.3484 - 3490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Dielectric Nanocomposites with Electrostatic Force Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Laurentie</w:t>
+                <w:t xml:space="preserve">Design of Boron Nitride/Gelatin Electrospun Nanofibers for Bone Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Iatsunskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scanning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/4198519⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (39), pp.33695 - 33706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b13199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786011v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Boron Nitride/Gelatin Electrospun Nanofibers for Bone Tissue Engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Iatsunskyi</w:t>
+                <w:t xml:space="preserve">Discrimination of Polynucleotide Transport through a Highly Hydrophobic Uncharged Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b13199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (13), pp.7525 - 7532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659508v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of Polynucleotide Transport through a Highly Hydrophobic Uncharged Nanopore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+                <w:t xml:space="preserve">ZnO films formed by atomic layer deposition as an optical biosensor platform for the detection of Grapevine virus A-type proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Tereshchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyn Smyntyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Konup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Konup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00560⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.763 - 769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.09.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674794v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO films formed by atomic layer deposition as an optical biosensor platform for the detection of Grapevine virus A-type proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasiya Konup</w:t>
+                <w:t xml:space="preserve">Inverse pickering emulsion stabilized by exfoliated hexagonal-boron nitride (h-BN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danae Gonzalez Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.09.071⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (46), pp.13394-13400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670214v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion dynamics of latex nanoparticles coated with ssDNA across a single nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic F. Dumée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (2), pp.496 - 502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6sm02461k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse pickering emulsion stabilized by exfoliated hexagonal-boron nitride (h-BN)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+                <w:t xml:space="preserve">Functionalization of single solid state nanopores to mimic biological ion channels: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03324⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 250, pp.195 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675130v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity against proton in cation permeable hybrid solid state membrane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Boukari</w:t>
+                <w:t xml:space="preserve">Electrospun fibers in regenerative tissue engineering and drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Narayana Kalkura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.09.044⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (12), pp.1799-1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2017-0511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01687179v1</w:t>
+                <w:t xml:space="preserve">hal-01675232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fluorescence label protein sensing with track-etched nanopore decorated by avidin/biotin system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of graphene oxide/gelatin electrospun nanocomposite fibers for tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (110), pp.109150 - 109156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA23986B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01680507v1</w:t>
+                <w:t xml:space="preserve">hal-01688223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence Quenching of Sulfo­rhodamine Dye over Graphene Oxide and Boron Nitride Nanosheets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jules Bussiere</w:t>
+                <w:t xml:space="preserve">Non-Fluorescence label protein sensing with track-etched nanopore decorated by avidin/biotin system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501153⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 211, pp.611 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01680509v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical characterization of lake pigments based on montmorillonite and carminic acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Balme</w:t>
+                <w:t xml:space="preserve">Fluorescence Quenching of Sulfo­rhodamine Dye over Graphene Oxide and Boron Nitride Nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyadevi Thangaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Walter</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.046⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (13-14), pp.2125 - 2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678001v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Transport through Uncharged Nanopores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Picaud</w:t>
+                <w:t xml:space="preserve">Physico-chemical characterization of lake pigments based on montmorillonite and carminic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoel Manghi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+                <w:t xml:space="preserve">Philippe Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.3504⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.12 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696373v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined Nystatin Polyenes in Nanopore Induce Biologic Ionic Selectivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+                <w:t xml:space="preserve">Enhanced Visible-Light Photocatalytic Performance of Electrospun rGO/TiO 2 Composite Nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/2671383⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (1), pp.261 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b08840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455011v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Visible-Light Photocatalytic Performance of Electrospun rGO/TiO 2 Composite Nanofibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Miele</w:t>
+                <w:t xml:space="preserve">Novel biocompatible electrospun gelatin fiber mats with antibiotic drug delivery properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b08840⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (6), pp.1134 - 1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5tb01897h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674790v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel biocompatible electrospun gelatin fiber mats with antibiotic drug delivery properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Ionic Transport through Uncharged Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5tb01897h⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), pp.655a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.3504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681212v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic solution against dewetting in a highly hydrophobic nanopore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Confined Nystatin Polyenes in Nanopore Induce Biologic Ionic Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, 2671383 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/2671383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sm00315j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01682259v1</w:t>
+                <w:t xml:space="preserve">hal-01455011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Adsorption on Proteins and Amyloid Detection by Silicon Nitride Nanopore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic solution against dewetting in a highly hydrophobic nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naresh Yandrapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (22), pp.4903-4911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00315j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01681403v1</w:t>
+                <w:t xml:space="preserve">hal-01682259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of graphene oxide/gelatin electrospun nanocomposite fibers for tissue engineering applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Adsorption on Proteins and Amyloid Detection by Silicon Nitride Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Miele</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Yandrapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (35), pp.8916 - 8925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA23986B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01688223v1</w:t>
+                <w:t xml:space="preserve">hal-01681403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Zn/Co ratio on dielectric behavior of Na2Zn1 ‐ xCoxP2O7 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Gacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Maghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (12), pp.2355 - 2361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11581-016-1770-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards New Insights in the Sterol/Amphotericin Nanochannels Formation: A Molecular Dynamic Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 249 (3), pp.261 - 270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00232-015-9865-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of short ssDNA and dsDNA by current-voltage measurements using conical nanopores coated with Al2O3 by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyadevi Thangaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183 (3), pp.1011 - 1017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00604-015-1706-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of graphene-like boron nitride/gelatin electro spun nanofibers as new bio nanocomposite material for tissue engineering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanopore as a Sensor Based on Avidin-Biotin System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/conf.FBIOE.2016.01.01127⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.1811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702822v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopore as a Sensor Based on Avidin-Biotin System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Fast and reversible functionalization of a single nanopore based on layer-by-layer polyelectrolyte self-assembly for tuning current rectification and designing sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.1811⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (38), pp.32228 - 32233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra03698h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688046v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and reversible functionalization of a single nanopore based on layer-by-layer polyelectrolyte self-assembly for tuning current rectification and designing sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+                <w:t xml:space="preserve">Design of graphene-like boron nitride/gelatin electro spun nanofibers as new bio nanocomposite material for tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagarajan Sakthivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Jamilloux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+                <w:t xml:space="preserve">Celine Pochat-Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalkura Narayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra03698h⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/conf.FBIOE.2016.01.01127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681757v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Electronic and Optical Properties of ZnO/Al2O3 Nanolaminate Coated Electrospun Nanofibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Viter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Iatsunskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Fedorenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulius Tumenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zigmas Balevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (9), pp.5124 - 5132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nanopore surface charge and magnesium ion on polyadenosine translocation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selectivity against proton in cation permeable hybrid solid state membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Henn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/14/144001⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.380 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684633v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticles for the bare-eye based and spectrophotometric detection of proteins, polynucleotides and DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Nanopore Functionalization for biological channel mimicking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Balme</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Letters Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684616v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous sensing of hydrogen peroxide and glucose via quenching of the UV and visible luminescence of ZnO nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic layer deposition of biobased nanostructured interfaces for energy, environmental and health applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00604-015-1493-9⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2015-0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684618v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Channel Confinement in Nanostructured Nanopore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Combining a sensor and a pH-gated nanopore based on an avidin–biotin system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.11.2643⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (27), pp.5994 - 5997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC10087E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688238v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopore Functionalization for biological channel mimicking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Influence of nanopore surface charge and magnesium ion on polyadenosine translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Letters Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/14/144001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737253v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition of biobased nanostructured interfaces for energy, environmental and health applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Gold nanoparticles for the bare-eye based and spectrophotometric detection of proteins, polynucleotides and DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87 (8), </w:t>
+              <w:t xml:space="preserve">Microchimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182 (5-6), pp.1223 - 1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2015-0102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00604-014-1408-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688435v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a sensor and a pH-gated nanopore based on an avidin–biotin system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous sensing of hydrogen peroxide and glucose via quenching of the UV and visible luminescence of ZnO nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+                <w:t xml:space="preserve">Dzmitry Sodzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Khranovskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Beni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony P. F. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Viter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC10087E⟩</w:t>
+              <w:t xml:space="preserve">Microchimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182 (9-10), pp.1819 - 1826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00604-015-1493-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683002v1</w:t>
+                <w:t xml:space="preserve">hal-01684618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic transport through sub-10 nm diameter hydrophobic high-aspect ratio nanopores: experiment, theory and simulation</w:t>
+                <w:t xml:space="preserve">Biological Channel Confinement in Nanostructured Nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Abou-Chayaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep10135⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.11.2643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162029v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of polymer nanoparticles through a single artificial nanopore with a high-aspect-ratio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Ionic transport through sub-10 nm diameter hydrophobic high-aspect ratio nanopores: experiment, theory and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm00392f⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.10135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep10135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092480v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO 1D nanostructures designed by combining atomic layer deposition and electrospinning for UV sensor applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and simulation studies of unusual current blockade induced by translocation of small oxidized PEG through a single nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabello-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abou Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Pochat-Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yesylevskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TA05239K⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (33), pp.17883-17892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp01954g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688580v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulation studies of unusual current blockade induced by translocation of small oxidized PEG through a single nanopore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnO 1D nanostructures designed by combining atomic layer deposition and electrospinning for UV sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Abou Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp01954g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (48), pp.20650 - 20658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TA05239K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092487v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSA and lysozyme adsorption on homoionic montmorillonite: Influence of the interlayer cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95, pp.396-402. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01017005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic selectivity of nystatin A1 confined in nanoporous track-etched polymer membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Nanobiotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (3), pp.138 - 142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-nbt.2013.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow translocation of polynucleotides and their discrimination by α-hemolysin inside a single track-etched nanopore designed by atomic layer deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">Dynamics of polymer nanoparticles through a single artificial nanopore with a high-aspect-ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cabello-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Abou Chaaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pochat-Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr03683a⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (42), pp.8413-8419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00392f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092673v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Ionic Transport Mechanism by Gramicidin A Confined Inside Nanopores Tuned by Atomic Layer Deposition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling potassium selectivity and proton blocking in a hybrid biological/solid-state polymer nanoporous membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp403330d⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (9), pp.3961-3968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr00564j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092663v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling potassium selectivity and proton blocking in a hybrid biological/solid-state polymer nanoporous membrane</w:t>
+                <w:t xml:space="preserve">Complex impedance spectroscopy to investigate degradable chondroitin-poly(amino-serinate) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Rixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Boustta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Henn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr00564j⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (11), pp.2161-2167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241321v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex impedance spectroscopy to investigate degradable chondroitin-poly(amino-serinate) complexes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure, orientation and stability of lysozyme confined in layered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.08.028⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm27880h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01241298v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, orientation and stability of lysozyme confined in layered materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+                <w:t xml:space="preserve">Enhanced potassium selectivity in a bioinspired solid nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm27880h⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (45), pp.19601-19607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp52123k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676094v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, Orientation and Stability of Lysozyme Confined in layered Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Royal Society of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (11), pp.3188-3196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3SM27880H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00779421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced potassium selectivity in a bioinspired solid nanopore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Structure and ionic selectivity of a hybrid polyene/artificial polymer solid state membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dejardin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp52123k⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.684 - 691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm26703a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241275v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and ionic selectivity of a hybrid polyene/artificial polymer solid state membrane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
+                <w:t xml:space="preserve">Slow translocation of polynucleotides and their discrimination by α-hemolysin inside a single track-etched nanopore designed by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cabello-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Abou Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm26703a⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (20), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr03683a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689966v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlayer Cation–Water Thermodynamics and Dynamics in Homoionic Alkali and Alkaline-Earth Exchanged Montmorillonites with Low Water Loadings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diaby Sekou</w:t>
+                <w:t xml:space="preserve">Enhanced Ionic Transport Mechanism by Gramicidin A Confined Inside Nanopores Tuned by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Abou Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cabello-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (29), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp403330d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp303963r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690420v1</w:t>
+                <w:t xml:space="preserve">hal-01092663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid screening of phytosterols in orange juice by solid-phase microextraction on polyacrylate fibre derivatisation and gas chromatographic–mass spectrometric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interlayer Cation–Water Thermodynamics and Dynamics in Homoionic Alkali and Alkaline-Earth Exchanged Montmorillonites with Low Water Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kharroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Habib Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaby Sekou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (28), pp.14970-14978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp303963r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.10.097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690612v1</w:t>
+                <w:t xml:space="preserve">hal-01690420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the gramicidin-A channel structure in view of nanofiltration: a computational and experimental study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid screening of phytosterols in orange juice by solid-phase microextraction on polyacrylate fibre derivatisation and gas chromatographic–mass spectrometric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazil Gülaçar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1sm06277h⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (1), pp.613 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.10.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733694v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bioinspired Membrane Made of a Biological Ion Channel Confined into the Cylindrical Nanopore of a Solid-State Polymer.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of the gramicidin-A channel structure in view of nanofiltration: a computational and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Henn</w:t>
+                <w:t xml:space="preserve">D. Bonhenry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonhenry</w:t>
+                <w:t xml:space="preserve">S. Kraszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl103841m⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (22), pp.10651-10659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm06277h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555288v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bioinspired Membrane Made of a Biological Ion Channel Confined into the Cylindrical Nanopore of a Solid-State Polymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Janot</w:t>
+                <w:t xml:space="preserve">New Bioinspired Membrane Made of a Biological Ion Channel Confined into the Cylindrical Nanopore of a Solid-State Polymer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berardo</w:t>
+                <w:t xml:space="preserve">Lydie Berardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Henn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Bonhenry</w:t>
+                <w:t xml:space="preserve">François Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonhenry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 1 (2), pp.712-716. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.712-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl103841m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590686v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water adsorption on ion dynamics in confined geometry: Na+ faujasites and homoionic alkali exchanged montmorillonite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">New Bioinspired Membrane Made of a Biological Ion Channel Confined into the Cylindrical Nanopore of a Solid-State Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Devautour-Vinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Kharroubi</w:t>
+                <w:t xml:space="preserve">J. Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonhenry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JPSJS.79SA.19⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.712-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl103841m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542734v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Arrhenian Ionic dc Conductivity of Homoionic Alkali Exchanged Montmorillonites with Low Water Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Henn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (20), pp.9431. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp101979t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration enthalpy of alkali-cations-exchanged montmorillonite from thermogravimetric analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of water adsorption on ion dynamics in confined geometry: Na+ faujasites and homoionic alkali exchanged montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Belarbi</w:t>
+                <w:t xml:space="preserve">C. Abrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devautour-Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.09.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.79, 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JPSJS.79SA.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00341948v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of RF heating and current drive systems for long pulse operation on Tore Supra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Agarici</w:t>
+                <w:t xml:space="preserve">Dehydration enthalpy of alkali-cations-exchanged montmorillonite from thermogravimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kharroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Henn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Allibert</w:t>
+                <w:t xml:space="preserve">Jean-Charles Giuntini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Ane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.F. Artaud</w:t>
+                <w:t xml:space="preserve">Habib Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.53382⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 329 (2), pp.339-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534486v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designer amphiphiles based on para-acyl-calix[8]arenes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of RF heating and current drive systems for long pulse operation on Tore Supra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agarici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jebors</w:t>
+                <w:t xml:space="preserve">J. P. Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Balme</w:t>
+                <w:t xml:space="preserve">J.M. Ane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Devoge</w:t>
+                <w:t xml:space="preserve">R. Arslanbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Monachino</w:t>
+                <w:t xml:space="preserve">J.F. Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.53382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315159v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of confocal time resolved fluorescence spectroscopy for investigation of protein adsorption phenomena in microfiltration membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Designer amphiphiles based on para-acyl-calix[8]arenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jebors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Devoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monachino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.319-329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00128973v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent hydroxyflavone-zeolite nanoparticles : ship-in-a-bottle synthesis and photophysical properties</w:t>
               </w:r>
@@ -18315,393 +18307,535 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Doussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Smaihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Janot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.583-589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.200500363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient fluorescent label unquenched by protein interaction to probe the avidin rotational motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Seta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 184, pp.204-211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2006.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Potentialities of confocal time resolved fluorescence spectroscopy for investigation of protein adsorption phenomena in microfiltration membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Vasina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 284, pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2006.07.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">One-pot synthesis of fluorescent porous aluminosilicate nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gavilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Doussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Smaihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8, pp.1946-1953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2005.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18711,659 +18845,659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun Nanofibers for Drug Delivery in Regenerative Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayana Kalkura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Pochat-Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shyam S. Mohapatra; Shivendu Ranjan; Nandita Dasgupta; Raghvendra Kumar Mishra; Sabu Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Targeted Nano Drugs and Delivery Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.595-625, 2019, 978-0-12-814029-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814029-1.00020-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various techniques to functionalize nanofibers with biological interest molecule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Nanofibrous scaffolds for tissue engineering application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayana S. Kalkura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Pochat-Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ahmed Barhoum, Mikhael Bechelany, Abdel Makhlouf </w:t>
+              <w:t xml:space="preserve">Ahmed Barhoum, Mikhael Bechelany, Abdel Makhlouf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Nanofibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International, 2018, 978-3-319-53655-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834040v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofibrous scaffolds for tissue engineering application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+                <w:t xml:space="preserve">Protein adsorption on clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Nanofibers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Interface Chemistry of Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Elsevier, pp.255-288, 2018, Developments in Clay Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-102432-4.00008-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834034v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein adsorption on clay minerals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lambert</w:t>
+                <w:t xml:space="preserve">Various techniques to functionalize nanofibers with biological interest molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayana S. Kalkura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Pochat-Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ahmed Barhoum, Mikhael Bechelany, Abdel Makhlouf </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Chemistry of Clay Minerals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handbook of Nanofibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International, 2018, 978-3-319-53655-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026729v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de fluorescence dynamique confocale : réalisation du dispositif optique et application à l'étude de l'adsorption de protéines aux interfaces solide/liquide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId575"/>
+      <w:footerReference w:type="default" r:id="rId581"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19510,51 +19644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Abrao-Nemeir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Charles-Achille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.142161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Cai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cressiot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bacri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC05267J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Muccio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Sauciuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasco Morozzo Della Rocca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Viola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202401761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arroyo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Roustan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202404916" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300748" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nouvel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2023.107076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04055692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04090493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2023.117447" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04187412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moderne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Du" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341587" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bentin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelagie Kamgang-Syapnjeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayirou Njoya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kamseu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12090901" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03777713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.1c01404" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132733" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03929840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zaki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2022.120391" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stevenson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040170" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Janot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2021.102561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Reynaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00461" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Nagarajan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Radhakrishnan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2021.e00140" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianji Ma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Janot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010244" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelloufi Mokhtar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharroubi Mohamed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gacem Lakhdar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balme S&#233;bastien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Hamza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120933" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graycyell&#234; R.S. Cavalcanti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzheng Zhuang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109306" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Juin Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Yuan Lin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyh-Ping Hsu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03513" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111525" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kamgang-Syapnjeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njoya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kamseu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcano-Zerpa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105836" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios10100140" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abdallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Tamer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam H. Faour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00734" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Giamblanco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songi Han" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00193" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bela&#239;d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110595" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr00645a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202000366" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241065v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00965" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04077203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gubbiotti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Chinappi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201900703" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Coy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Siuzdak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Pavlenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Za&#322;&#281;ski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Graniel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123702" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03242961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daina Damberga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Viter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Fedorenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00326" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04077456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01833f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03790736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Siwy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03344" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791444v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200726" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03831861v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharroubi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gacem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belbel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1087659619060087" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ries" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0464-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537069v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9111552" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Ndour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Bouaziz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110419" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b01768" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02055616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duverger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael. Bechelany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.12.273" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02184411v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.05.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillermin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theau Debroise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyana Trigueiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.07.021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03832966v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coglitore" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eugene Coulon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12213524" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02270644v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narayana Kalkura" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900126" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario R. El Tahchi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b09337" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02270656v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.07.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537077v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC05929F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01774669v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.01.094" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02022854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Nowaczyk" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2018.11.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076563v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Allioux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dum&#233;e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MH00652K" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01797355v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merenda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic F. Dumee" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp01787e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937530v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b03523" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871692v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A.R. Pereira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.046" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937607v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alzahrani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Baker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Bhattacharya" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90023J" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919095v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.09.038" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789106v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ghrab" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benzina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.02.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937563v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Aoki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90024H" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912090v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Belbel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kharroubi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouffok Abdessamad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouzi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.08.080" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulius Gaigalas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Plikusiene" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00222" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01717296v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abessolo Ondo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03426" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201701051" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01711027v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giamblanco" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coglitore" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ma" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744266v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.02.060" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860141v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233; Kizalait&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01365" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00008E" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833439v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Ben Haj Amara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659547v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.09.001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675232v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2017-0511" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01552808v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyadevy Tangaraj" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.06.126" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674759v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myalowenkosi Sabela" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Bisetty" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700270" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675229v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desuzinges Mandon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Traversier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Champagne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Benier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2016.11.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMXWJ3GZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674778v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Smyntyna" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4053-x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674763v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.09.008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598205v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.05.050" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675173v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Djebbi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.03.143" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01658347v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonprakrong Koonkaew" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Utke" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02883" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00377" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786011v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Khoury" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedorenko" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Laurentie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4198519" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659508v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b13199" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674794v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00560" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670214v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Tereshchenko" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Konup" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Konup" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.071" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675260v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic F. Dum&#233;e" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02461k" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675130v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Gonzalez Ortiz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03324" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687179v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Boukari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.09.044" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5ZKHSN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680507v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.079" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680509v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyadevi Thangaraj" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bussiere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501153" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPW5MXHC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01678001v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fournier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.046" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696373v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3504" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455011v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2671383" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674790v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Nasr" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Eid" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b08840" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681212v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb01897h" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682259v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00315j" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681403v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Yandrapalli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02048" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688223v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA23986B" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680994v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Assad" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Gacem" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Maghni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-016-1770-6" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681230v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9865-y" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681500v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-015-1706-2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702822v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarajan Sakthivel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalkura Narayana" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.FBIOE.2016.01.01127" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688046v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.1811" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681757v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jamilloux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03698h" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681264v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Tumenas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zigmas Balevicius" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12263" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684633v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/14/144001" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684616v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemouel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-014-1408-1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684618v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Sodzel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Khranovskyy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Beni" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P. F. Turner" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-015-1493-9" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688238v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou-Chayaa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2643" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737253v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688435v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2015-0102" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683002v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nguyen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC10087E" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162029v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10135" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092480v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00392f" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688580v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA05239K" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092487v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chaaya" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yesylevskyy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01954g" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017005v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.003" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687443v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Thiele" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-nbt.2013.0014" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092673v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03683a" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092663v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Poitevin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403330d" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241321v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr00564j" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241298v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rixte" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boustta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.08.028" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBWTBNRN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676094v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27880h" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779421v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27880H" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241275v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52123k" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689966v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26703a" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690420v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Belarbi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaby Sekou" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303963r" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690612v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazil G&#252;la&#231;ar" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.10.097" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733694v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhenry" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraszewski" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06277h" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555288v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Berardo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonhenry" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103841m" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590686v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berardo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henn" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542734v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abrioux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devautour-Vinot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.79SA.19" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555285v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101979t" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341948v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Giuntini" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belarbi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.09.058" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2B4M61G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534486v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Allibert" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ane" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arslanbekov" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.53382" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315159v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jebors" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fache" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devoge" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monachino" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128973v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Janot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Vasina" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seta" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.07.034" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2MTNBDZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079793v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doussineau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500363" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3QPNRB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128971v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.04.016" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX1S3LXT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079789v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gavilan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mansouri" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.05.004" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNWVL82S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941807v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayana Kalkura" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978012814029100020X" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814029-1.00020-X" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834040v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayana S. Kalkura" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834034v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026729v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102432-4.00008-1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011288v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Abrao-Nemeir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Charles-Achille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.142161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Cai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cressiot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bacri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC05267J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Muccio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Sauciuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasco Morozzo Della Rocca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Viola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202401761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arroyo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Roustan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202404916" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300748" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04055692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04090493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2023.117447" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04187412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moderne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Du" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nouvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2023.107076" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianji Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqi Tan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyao Yuan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Kang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixian Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.146084" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelagie Kamgang-Syapnjeu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayirou Njoya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kamseu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12090901" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03777713v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.1c01404" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132733" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03929840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2022.120391" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graycyell&#234; R.S. Cavalcanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzheng Zhuang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109306" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Janot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2021.102561" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Reynaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00461" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Nagarajan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Radhakrishnan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2021.e00140" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Janot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010244" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelloufi Mokhtar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharroubi Mohamed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gacem Lakhdar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balme S&#233;bastien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Hamza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120933" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Juin Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Yuan Lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyh-Ping Hsu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03513" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258024v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111525" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040170" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stevenson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01523" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202000366" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00965" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04077203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Giamblanco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gubbiotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Chinappi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201900703" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abdallah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Tamer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam H. Faour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00734" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songi Han" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00193" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bela&#239;d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110595" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr00645a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537086v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Coy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Siuzdak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Pavlenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Za&#322;&#281;ski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Graniel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03242961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daina Damberga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Viter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Fedorenko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00326" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04077456v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01833f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03790736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Siwy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03344" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios10100140" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kamgang-Syapnjeu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njoya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kamseu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcano-Zerpa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105836" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02184411v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.05.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02055616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duverger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael. Bechelany" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.12.273" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537069v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9111552" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488329v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Ndour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Bouaziz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110419" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112014v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b01768" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02270644v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narayana Kalkura" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900126" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957350v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillermin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theau Debroise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyana Trigueiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.07.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03832966v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coglitore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eugene Coulon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12213524" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274931v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario R. El Tahchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b09337" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02270656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.07.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC05929F" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03831861v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharroubi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gacem" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belbel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1087659619060087" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03791444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200726" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310531v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ries" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0464-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912090v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Belbel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kharroubi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouffok Abdessamad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.08.080" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767820v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulius Gaigalas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Plikusiene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00222" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076563v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Allioux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dum&#233;e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MH00652K" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01797355v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merenda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic F. Dumee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp01787e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937530v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b03523" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871692v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A.R. Pereira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.046" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937607v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alzahrani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Baker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Bhattacharya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90023J" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919095v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.09.038" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ghrab" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benzina" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.02.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937563v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Aoki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90024H" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01717296v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abessolo Ondo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03426" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702365v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201701051" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01711027v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giamblanco" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coglitore" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ma" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744266v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.02.060" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860141v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233; Kizalait&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01365" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00008E" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833439v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Ben Haj Amara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01774669v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.01.094" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02022854v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Nowaczyk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2018.11.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675173v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Djebbi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.03.143" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01658347v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonprakrong Koonkaew" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Utke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02883" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01552808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyadevy Tangaraj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.06.126" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674759v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myalowenkosi Sabela" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Bisetty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700270" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675229v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desuzinges Mandon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Traversier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Champagne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Benier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2016.11.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMXWJ3GZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674778v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Smyntyna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4053-x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674763v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.09.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598205v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.05.050" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786011v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Khoury" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedorenko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Laurentie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4198519" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675156v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00377" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659508v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b13199" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674794v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00560" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670214v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Tereshchenko" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Konup" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Konup" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.071" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675130v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Gonzalez Ortiz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03324" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675260v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic F. Dum&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02461k" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659547v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ma" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.09.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675232v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2017-0511" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688223v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA23986B" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680507v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.079" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680509v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyadevi Thangaraj" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bussiere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501153" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPW5MXHC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01678001v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fournier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.046" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674790v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Nasr" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Eid" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b08840" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681212v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb01897h" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696373v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3504" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455011v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Boukari" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2671383" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682259v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00315j" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681403v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Yandrapalli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02048" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680994v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Assad" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Gacem" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Maghni" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-016-1770-6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681230v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9865-y" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681500v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-015-1706-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688046v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.1811" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681757v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jamilloux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03698h" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702822v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarajan Sakthivel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pochat-Bohatier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalkura Narayana" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.FBIOE.2016.01.01127" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681264v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Tumenas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zigmas Balevicius" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12263" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687179v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.09.044" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5ZKHSN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737253v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688435v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2015-0102" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683002v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nguyen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC10087E" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684633v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/14/144001" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684616v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemouel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-014-1408-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684618v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Sodzel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Khranovskyy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Beni" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P. F. Turner" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-015-1493-9" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688238v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou-Chayaa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2643" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162029v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10135" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092487v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chaaya" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yesylevskyy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01954g" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688580v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA05239K" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017005v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687443v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Thiele" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-nbt.2013.0014" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092480v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00392f" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241321v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr00564j" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241298v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rixte" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boustta" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.08.028" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBWTBNRN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676094v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27880h" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241275v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52123k" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779421v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27880H" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689966v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26703a" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092673v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03683a" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092663v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Poitevin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403330d" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690420v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Belarbi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaby Sekou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303963r" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690612v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazil G&#252;la&#231;ar" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.10.097" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733694v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhenry" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraszewski" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picaud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06277h" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555288v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Berardo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonhenry" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103841m" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590686v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berardo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henn" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555285v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101979t" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542734v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abrioux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devautour-Vinot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.79SA.19" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341948v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Giuntini" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belarbi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.09.058" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2B4M61G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534486v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Allibert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ane" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arslanbekov" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.53382" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315159v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jebors" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fache" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devoge" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monachino" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079793v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doussineau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Janot" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500363" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3QPNRB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128971v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seta" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.04.016" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX1S3LXT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128973v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Vasina" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.07.034" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2MTNBDZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079789v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gavilan" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mansouri" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.05.004" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNWVL82S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941807v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayana Kalkura" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978012814029100020X" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814029-1.00020-X" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834034v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayana S. Kalkura" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026729v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102432-4.00008-1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834040v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011288v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>