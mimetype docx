--- v0 (2026-03-09)
+++ v1 (2026-04-03)
@@ -1261,51 +1261,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746789v1</w:t>
+                <w:t xml:space="preserve">hal-01936783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of voltage and frequency control strategies for islanded microgrid</w:t>
               </w:r>
@@ -1356,51 +1356,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936783v1</w:t>
+                <w:t xml:space="preserve">hal-00746789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1658,51 +1658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVDWGK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.05.066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QGLB2ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIES.2014.6957053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389353" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936783v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01282650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVDWGK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.05.066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QGLB2ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIES.2014.6957053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389353" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01282650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>