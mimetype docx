--- v1 (2026-04-03)
+++ v2 (2026-05-01)
@@ -100,354 +100,354 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a SOFC/GT/SCs hybrid power system to supply a rural isolated microgrid</w:t>
+                <w:t xml:space="preserve">Sizing and control of a Solid Oxide Fuel Cell/Gas microTurbine hybrid power system using a unique inverter for rural microgrid integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+                <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Barelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.272-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.05.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331478v1</w:t>
+                <w:t xml:space="preserve">hal-01331492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and control of a Solid Oxide Fuel Cell/Gas microTurbine hybrid power system using a unique inverter for rural microgrid integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a SOFC/GT/SCs hybrid power system to supply a rural isolated microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Barelli</w:t>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 176, pp.272-281. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.05.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331492v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Vanadium Redox Battery and supercapacitor using a Three-Level Neutral Point Clamped converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -551,90 +551,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Solid Oxide Fuel Cell/Gas MicroTurbine hybrid system using a multilevel convertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -681,103 +681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et validation d'un émulateur de système hybride SOFC/GT au biogaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Barelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -802,103 +802,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and validation of a biogas hybrid SOFC/MG emulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Barelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Workshop on Intelligent Energy Systems (IWIES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, San Diego, United States. </w:t>
@@ -936,90 +936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Energy Storage System with Unique Power Electronic Interface for Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1060,347 +1060,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Hybrid Energy Storage System Using a Three Level Neutral Point Clamped Converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A review of voltage and frequency control strategies for islanded microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751887v1</w:t>
+                <w:t xml:space="preserve">hal-00746789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of voltage and frequency control strategies for islanded microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of voltage and frequency control strategies for islanded microgrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of a Hybrid Energy Storage System Using a Three Level Neutral Point Clamped Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3400 - 3405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746789v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1418,51 +1418,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’un système hybride pile à combustible / microturbine dans un contexte microréseau rural isolé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Bordeaux; Universidad del País Vasco, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015BORD0440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1658,51 +1658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVDWGK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.05.066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QGLB2ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIES.2014.6957053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389353" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01282650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.05.066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QGLB2ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVDWGK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIES.2014.6957053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01282650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>