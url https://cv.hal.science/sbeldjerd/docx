--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -66,600 +66,669 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dire ses objets. Pliages et dépliages de l’environnement matériel familier en situation d’entretien sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hors d'œuvre : Le journal de l’art contemporain. Dijon Bourgogne France Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dipla pragmata, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre, &amp;lt;i&amp;gt;In Girum. Les leçons politiques des ronds-points&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.38399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.38399⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05305793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grenier, espace de retournement des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le retournement des choses, 30, pp.21-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.1782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire le beau chez soi » : la part du corps dans l’aménagement et la décoration des espaces du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beldjerd Sofian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 144-145, pp.141-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.144.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre le contretemps à contre-pied ou comment s’accommoder de vêtements &amp;quot;hors mode&amp;quot; ou démodés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, XLIII (1), pp.73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1003532ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1003532ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01140388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Terrains et Travaux n˚ 13, « Art et politique », 2008, 205 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.211-218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soart.015.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soart.015.0211⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01140458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation (tout) contre la société ? Bibliographie générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garabuau-Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bartiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La consommation (tout) contre la société ?, 2010/1 (20), pp.107-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sopr.020.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -669,721 +738,721 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les classes moyennes consomment de manière responsable. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Leclerc; Olivier Masclet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous Moyens ? Idées reçues sur les classes moyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le cavalier bleu, pp.145-150, 2025, Idées reçues, 979-10-318-0779-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mises « en valeur » domestiques des objets : une accumulation de bienfaits... et de devoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Guillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boulimie d'objets. L'être et l'avoir dans nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.51-64, 2014, 978-2-8041-8327-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quelle sociologie le jugement de goût ordinaire peut-il prétendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Morizot; Roger Pouivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'esthétique et de philosophie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture matérielle des espaces de bureau, un indice de l'implication des salariés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Durand; Marie-Christine Le Floch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question du consentement au travail. De la servitude volontaire à l'implication contrainte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Tabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps en société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICoTEM (Identité et Connaissance des Territoires et Environnements en Mutation); MSHS Poitiers (Maison des Sciences de l'Homme et de la Société de Poitiers), 2005, 2-9513050-1-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruralité et inégalités socio-spatiales : inerties et changements relationnels dans un village du nord de la Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Jean; Samuel Arlaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural-Urbain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2005, Rural-Urbain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérité et constitution des esthétiques individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altérité et société (CD-ROM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, 2004, 960-7093-86-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'école : L'exemple de Moussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Dupuy; Michel Valière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mues traversières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPE, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Seras-tu un fils, mon homme ? » Relations familiales et organisation du travail chez les exploitants agricoles du Montmorillonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Dupuy; Anne Guédez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographie de la France : nouveaux territoires, redéfinition des approches [Rapport collectif de stage]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association régionale pour la promotion de l'ethnologie en Poitou-Charentes (ARPE), pp.35-43, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1393,2061 +1462,2061 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voitures vétustes, des oubliées du soin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème séminaire de l'ANR MOTEURS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voitures dans l'espace rural. L'enjeu écologique au prisme de l'usage de véhicules usagés à la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS; Projet ANR MOTEURS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui peut rouler à bas prix ? Enquête sur les voitures usagées en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Le fait automobile »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH de Dijon -LIR3S, Dec 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographier les pratiques de la voiture dans un espace social local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ANR MOTEURS#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges; Gresco (UR 15075), Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chine et « récup’ » dans les fractions cultivées des classes moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisations économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT5 et RT9 de l'AFS, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des occasions de mauvais goût. Les « écarts » esthétiques des fractions moyennes consommatrices de biens de seconde main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mauvais goût : marginalités, ambiguïtés, paradoxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHCSV de l'UVSQ, May 2018, Saint Quentin En Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;gaspillage » au sein des fractions cultivées des classes moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gaspillage des objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps habite-t-il en esthète ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monstruosités et design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MICA, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces objets qui habitent en sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ABCD’« ère » de l’objet, Accumulation des objets, Besoin d’objet, Circulation des objets et Déchets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valérie Guillard, Maître de conférences, Dauphine Recherches en Management, Université Paris-Dauphine, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ethnographie domestique de la production des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Rechange, ADEME/DRM-Université Paris Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ethnographie domestique de la production des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Rechange-ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence de l'environnement et de la maîtrise de l'énergie (ADEME), Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter avec ses objets. Une enquête sur la vie domestiqu(é)e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La deuxième vie des objets (séminaire 2011-2012). Session : Tri et systèmes de valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS), Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mises en scène créatrices ? L'exemple des valorisations marchandes d'une offre de mobilier et de décoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation d'une tenue professionnelle : des apprentissages entre jeux d’images et incorporations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Modalyon, Université de la mode</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût du changement. Les recompositions des esthétiques individuelles lors de phases de mutation biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire parler des objets familiers : de l’expérience des mises en forme aux mises en sens de l’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Suisse de Sociologie, Identity and Lifestyles Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’individu hisse les couleurs : apparence vestimentaire, normes du goût et polychromies identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La couleur sur le corps, organisé par le CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parés&amp;quot; pour la relation esthétique. Un regard sociologique sur la construction des statuts, fonctions et usages individuels des bijoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le bijou, ses fonctions, ses usages, CMH/ENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMH/ENS, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir un objet indésirable dans un espace familier. La construction de la valeur esthétique d’un bien comme modalité et comme effet de son appropriation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIe Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que reste-t-il de la famille paysanne ? Métamorphoses du rapport traditionnel au travail agricole et relations familiales en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Faire campagne. Pratiques et projets des espaces ruraux aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESO, Mar 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture matérielle des espaces de bureaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Servitude volontaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRACC/AFS, Mar 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférences esthétiques et production des apparences à l’échelle individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Paraître et apparences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRHEN-O, Jun 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail et hors-travail : quelle concordance des temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau du scooterisme alternatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle donne rurale et évolution des inégalités socio-spatiales, la lente agonie de la sociabilité paysanne dans un village du nord de la Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Rural-urbain, Nouveaux liens, nouvelles frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Migrinter, Jun 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le run alternatif, voyage subculturel des classes profanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du laboratoire ICoTeM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICoTeM, Nov 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérité et constitution des esthétiques individuelles : un cas d’esthétisme sensualiste à l’épreuve de la cohabitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Altérité et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jun 2003, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3457,427 +3526,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter avec les objets. Aspects méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique sociologique des postures &amp;quot;critiques&amp;quot; du &amp;quot;néo-marketing, discussion de l'intervention de N. Ozçaglar-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter avec ses objets : une enquête sur la vie domestiqu(é)e »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enchaînement des Moi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation conjugale : entre modes de familiarisation des objets et affirmation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dans les théories de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3887,447 +3956,447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se débarrasser des &amp;quot;biens qui comptent&amp;quot; dans l’espace domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et régulation des déchets sur le territoire domestique familial : des objets aux espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'environnement et de la maîtrise de l'énergie (ADEME). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnologie des mutations des relations sociales à St Rémy-sur-Creuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Poitou-Charentes. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations des représentations et du jugement esthétique dans des espaces en mutation. Approche comparée de la perception de l'habitat ordinaire dans le Montmorillonnais et la Grande Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Guédez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Querre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la culture. Mission du Patrimoine Ethnologique. 2002, 103 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Guédez</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la culture. Mission du Patrimoine Ethnologique. 2002, 103 p</w:t>
+                <w:t xml:space="preserve">hal-04705189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">collaboration à Guédez A., Transformation des représentations et du jugement esthétique dans des espaces en mutation. Approche comparée de la perception de l’habitat ordinaire dans le Montmorillonnais et la Grande Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission du Patrimoine Ethnologique du Ministère de la Culture. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4474,51 +4543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.38399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tabois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1782" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beldjerd Sofian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.144.0141" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1003532ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.015.0211" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bartiaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desjeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.020.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140623v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Querre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305793v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.38399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tabois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1782" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beldjerd Sofian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.144.0141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1003532ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.015.0211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bartiaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desjeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.020.0107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140637v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Querre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>