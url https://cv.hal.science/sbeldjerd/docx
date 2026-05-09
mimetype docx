--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -1436,51 +1436,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1539,643 +1539,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux politiques saillants dans une enquête sur les voitures usagées en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Méthodes annuel du GRESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gresco, Apr 2026, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les voitures dans l'espace rural. L'enjeu écologique au prisme de l'usage de véhicules usagés à la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS; Projet ANR MOTEURS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui peut rouler à bas prix ? Enquête sur les voitures usagées en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Le fait automobile »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH de Dijon -LIR3S, Dec 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographier les pratiques de la voiture dans un espace social local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ANR MOTEURS#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges; Gresco (UR 15075), Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chine et « récup’ » dans les fractions cultivées des classes moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisations économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT5 et RT9 de l'AFS, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des occasions de mauvais goût. Les « écarts » esthétiques des fractions moyennes consommatrices de biens de seconde main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mauvais goût : marginalités, ambiguïtés, paradoxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHCSV de l'UVSQ, May 2018, Saint Quentin En Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;gaspillage » au sein des fractions cultivées des classes moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gaspillage des objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps habite-t-il en esthète ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monstruosités et design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MICA, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces objets qui habitent en sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2191,73 +2260,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ABCD’« ère » de l’objet, Accumulation des objets, Besoin d’objet, Circulation des objets et Déchets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valérie Guillard, Maître de conférences, Dauphine Recherches en Management, Université Paris-Dauphine, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ethnographie domestique de la production des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Rechange-ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'environnement et de la maîtrise de l'énergie (ADEME), Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ethnographie domestique de la production des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2273,155 +2424,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Rechange, ADEME/DRM-Université Paris Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter avec ses objets. Une enquête sur la vie domestiqu(é)e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2437,1140 +2506,1140 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La deuxième vie des objets (séminaire 2011-2012). Session : Tri et systèmes de valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS), Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mises en scène créatrices ? L'exemple des valorisations marchandes d'une offre de mobilier et de décoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation d'une tenue professionnelle : des apprentissages entre jeux d’images et incorporations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Modalyon, Université de la mode</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire parler des objets familiers : de l’expérience des mises en forme aux mises en sens de l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de la Société Suisse de Sociologie, Identity and Lifestyles Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût du changement. Les recompositions des esthétiques individuelles lors de phases de mutation biographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIe Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’individu hisse les couleurs : apparence vestimentaire, normes du goût et polychromies identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La couleur sur le corps, organisé par le CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parés&amp;quot; pour la relation esthétique. Un regard sociologique sur la construction des statuts, fonctions et usages individuels des bijoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le bijou, ses fonctions, ses usages, CMH/ENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMH/ENS, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir un objet indésirable dans un espace familier. La construction de la valeur esthétique d’un bien comme modalité et comme effet de son appropriation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIe Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que reste-t-il de la famille paysanne ? Métamorphoses du rapport traditionnel au travail agricole et relations familiales en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Faire campagne. Pratiques et projets des espaces ruraux aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESO, Mar 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture matérielle des espaces de bureaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Servitude volontaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRACC/AFS, Mar 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférences esthétiques et production des apparences à l’échelle individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Paraître et apparences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRHEN-O, Jun 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail et hors-travail : quelle concordance des temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau du scooterisme alternatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le run alternatif, voyage subculturel des classes profanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études du laboratoire ICoTeM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICoTeM, Nov 2003, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité et constitution des esthétiques individuelles : un cas d’esthétisme sensualiste à l’épreuve de la cohabitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Altérité et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jun 2003, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle donne rurale et évolution des inégalités socio-spatiales, la lente agonie de la sociabilité paysanne dans un village du nord de la Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Rural-urbain, Nouveaux liens, nouvelles frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Migrinter, Jun 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140677v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01140674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter avec les objets. Aspects méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3579,135 +3648,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique sociologique des postures &amp;quot;critiques&amp;quot; du &amp;quot;néo-marketing, discussion de l'intervention de N. Ozçaglar-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter avec ses objets : une enquête sur la vie domestiqu(é)e »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3716,237 +3785,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enchaînement des Moi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation conjugale : entre modes de familiarisation des objets et affirmation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dans les théories de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3956,51 +4025,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et régulation des déchets sur le territoire domestique familial : des objets aux espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence de l'environnement et de la maîtrise de l'énergie (ADEME). 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se débarrasser des &amp;quot;biens qui comptent&amp;quot; dans l’espace domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4013,390 +4157,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnologie des mutations des relations sociales à St Rémy-sur-Creuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Poitou-Charentes. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations des représentations et du jugement esthétique dans des espaces en mutation. Approche comparée de la perception de l'habitat ordinaire dans le Montmorillonnais et la Grande Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Guédez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Querre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Agence de l'environnement et de la maîtrise de l'énergie (ADEME). 2012</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la culture. Mission du Patrimoine Ethnologique. 2002, 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Poitou-Charentes. 2003</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">collaboration à Guédez A., Transformation des représentations et du jugement esthétique dans des espaces en mutation. Approche comparée de la perception de l’habitat ordinaire dans le Montmorillonnais et la Grande Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission du Patrimoine Ethnologique du Ministère de la Culture. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4543,51 +4612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305793v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.38399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tabois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1782" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beldjerd Sofian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.144.0141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1003532ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.015.0211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bartiaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desjeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.020.0107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140637v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Querre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305793v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.38399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tabois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1782" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beldjerd Sofian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.144.0141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1003532ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.015.0211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bartiaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desjeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.020.0107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;dez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Querre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>