--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -215,4699 +215,4833 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effects of Wolbachia on life history and physiological traits of common pill woodlice</w:t>
+                <w:t xml:space="preserve">Traits and the city: functional trait space in urban bird and bat assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Branger</w:t>
+                <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Paulhac</w:t>
+                <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Simon Chapenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 207, pp.108187. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2024.108187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-026-03318-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692630v1</w:t>
+                <w:t xml:space="preserve">hal-05562656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of methods for mapping heat and cool areas in past and current urban landscapes of Poitiers (France)</w:t>
+                <w:t xml:space="preserve">Deleterious effects of Wolbachia on life history and physiological traits of common pill woodlice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Jame</w:t>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Noizat</w:t>
+                <w:t xml:space="preserve">Angèle Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Morin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Paulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112712⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 207, pp.108187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2024.108187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744072v1</w:t>
+                <w:t xml:space="preserve">hal-04692630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effects of thermal and water stresses on life history and physiology: a case study on woodlouse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théo Moulignier</w:t>
+                <w:t xml:space="preserve">A combination of methods for mapping heat and cool areas in past and current urban landscapes of Poitiers (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Charlotte Noizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.228⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.112712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972285v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Wolbachia symbiont-mediated host protection against a bacterial pathogen using a natural Wolbachia nuclear insert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cybèle Prigot-Maurice</w:t>
+                <w:t xml:space="preserve">Deleterious effects of thermal and water stresses on life history and physiology: a case study on woodlouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lheraud</w:t>
+                <w:t xml:space="preserve">Théo Moulignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guéritault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cordaux</w:t>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 197, pp.107893. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2023.107893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240965v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune priming in &amp;lt;i&amp;gt;Armadillidium vulgare&amp;lt;/i&amp;gt; against &amp;lt;i&amp;gt;Salmonella enterica&amp;lt;/i&amp;gt;: direct or indirect costs on life history traits?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Investigating Wolbachia symbiont-mediated host protection against a bacterial pathogen using a natural Wolbachia nuclear insert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybèle Prigot-Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lheraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guéritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.1101.77216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.107893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2023.107893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039384v1</w:t>
+                <w:t xml:space="preserve">hal-04240965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how do protective symbionts impact immune priming with pathogens in invertebrates?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Immune priming in &amp;lt;i&amp;gt;Armadillidium vulgare&amp;lt;/i&amp;gt; against &amp;lt;i&amp;gt;Salmonella enterica&amp;lt;/i&amp;gt;: direct or indirect costs on life history traits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybèle Prigot-Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2021.104245⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1101, pp.131-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.1101.77216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161951v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune priming depends on age, sex and Wolbachia in the interaction between Armadillidium vulgare and Salmonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybèle Prigot-Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (2), pp.256-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.13721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of Wolbachia introgressive acquisition between terrestrial isopod subspecies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Why and how do protective symbionts impact immune priming with pathogens in invertebrates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybele Prigot-Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67 (4), pp.455 - 464. </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cz/zoaa078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2021.104245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322986v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promiscuity and sex ratio in the terrestrial isopod Armadillidium vulgare and consequences on genetic diversity</w:t>
+                <w:t xml:space="preserve">Experimental evidence of Wolbachia introgressive acquisition between terrestrial isopod subspecies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvine Durand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Chupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.104030⟩</w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (4), pp.455 - 464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoaa078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111010v1</w:t>
+                <w:t xml:space="preserve">hal-03322986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive senescence and parental effects in an indeterminate grower</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The crustacean Armadillidium vulgare (Latreille, 1804) (Isopoda: Oniscoidea), a new promising model for the study of cellular senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Laverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.194-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruaa004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060301v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crustacean Armadillidium vulgare (Latreille, 1804) (Isopoda: Oniscoidea), a new promising model for the study of cellular senescence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Promiscuity and sex ratio in the terrestrial isopod Armadillidium vulgare and consequences on genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruaa004⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171, pp.104030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.104030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060295v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival capacity of the common woodlouse Armadillidium vulgare is improved with a second infection of Salmonella enterica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Reproductive senescence and parental effects in an indeterminate grower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2019.107278⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.1256-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994662v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale population structure analysis in Armadillidium vulgare (Isopoda: Oniscidea) reveals strong female philopatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101, pp.103478. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2019.103478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing offspring in Armadillidium vulgare : Effects of genetic diversity and inbreeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Survival capacity of the common woodlouse Armadillidium vulgare is improved with a second infection of Salmonella enterica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybèle Prigot-Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution &amp; Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.107278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2019.107278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ede.12248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01722962v1</w:t>
+                <w:t xml:space="preserve">hal-02994662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternity success depends on male genetic characteristics in the terrestrial isopod Armadillidium vulgare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Producing offspring in Armadillidium vulgare : Effects of genetic diversity and inbreeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybèle Prigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.65 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ede.12248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-017-2317-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695688v1</w:t>
+                <w:t xml:space="preserve">hal-01722962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When GIS zooms in: spatio-genetic maps of multipaternity in Armadillidium vulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 145 (6), pp.503 - 512. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-017-9992-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, characterization and PCR multiplexing of microsatellite loci for two sub-species of terrestrial isopod Porcellio dilatatus (Crustacea, Oniscidea).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paternity success depends on male genetic characteristics in the terrestrial isopod Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-017-2317-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-016-9892-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01324011v1</w:t>
+                <w:t xml:space="preserve">hal-01695688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple paternity in a wild population of Armadillidium vulgare : influence of infection with Wolbachia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (2), pp.235 - 243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.13009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Females’ Genetic Characteristics Influence Male Mate Preference in the Terrestrial Isopod Armadillidium vulgare?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation, characterization and PCR multiplexing of microsatellite loci for two sub-species of terrestrial isopod Porcellio dilatatus (Crustacea, Oniscidea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Chupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvine Durand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology - International Journal of Behavioural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.12429⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (2), pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-016-9892-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218119v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic connectivity of the grey partridge in central northern France in a highly man dominated landscape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Manel</w:t>
+                <w:t xml:space="preserve">How Do Females’ Genetic Characteristics Influence Male Mate Preference in the Terrestrial Isopod Armadillidium vulgare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Bro</w:t>
+                <w:t xml:space="preserve">Fanny Beauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Novoa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology - International Journal of Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (11), pp.1122-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-014-0594-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-01007696v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host tissues as microhabitats for Wolbachia and quantitative insights into the bacterial community in terrestrial isopods</w:t>
+                <w:t xml:space="preserve">Effects of genetic similarity on the life-history strategy of co-infecting trematodes: are parasites capable of intrahost kin recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dittmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+                <w:t xml:space="preserve">A Joannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+                <w:t xml:space="preserve">C Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Raimond</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12760⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (8), pp.1623-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5061/dryad.50tp1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078500v1</w:t>
+                <w:t xml:space="preserve">hal-01078487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of infection on mate choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.159-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of genetic similarity on the life-history strategy of co-infecting trematodes: are parasites capable of intrahost kin recognition?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host tissues as microhabitats for Wolbachia and quantitative insights into the bacterial community in terrestrial isopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joannes</w:t>
+                <w:t xml:space="preserve">Maryline Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lagrue</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (10), pp.2619-2635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5061/dryad.50tp1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01078487v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do parasites adopt different strategies in different intermediate hosts? Host size, not host species, influences Coitocaecum parvum (Trematoda) life history strategy, size and egg production.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic connectivity of the grey partridge in central northern France in a highly man dominated landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
+                <w:t xml:space="preserve">Stéphanie Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beltran</w:t>
+                <w:t xml:space="preserve">Elisabeth Bro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Poulin</w:t>
+                <w:t xml:space="preserve">Claude Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lagrue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin-Marc Bijaoui-Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.275-283. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.1001-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182012001564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10592-014-0594-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777394v1</w:t>
+                <w:t xml:space="preserve">halsde-01007696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird mortality related to collisions with ski-lift cables: do we estimate just the tip of the iceberg?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Do parasites adopt different strategies in different intermediate hosts? Host size, not host species, influences Coitocaecum parvum (Trematoda) life history strategy, size and egg production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Resseguier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.275-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182012001564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00728925v1</w:t>
+                <w:t xml:space="preserve">hal-00777394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebrate host protective immunity drives genetic diversity and antigenic polymorphism in Schistosoma mansoni.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Bird mortality related to collisions with ski-lift cables: do we estimate just the tip of the iceberg?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Kieffer-Jaquinod</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1), pp.95-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00580773v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00728925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome in-silico subtractive hybridization (WISH) - using massive sequencing for the identification of unique and repetitive sex-specific sequences: the example of Schistosoma mansoni.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Portela</w:t>
+                <w:t xml:space="preserve">Vertebrate host protective immunity drives genetic diversity and antigenic polymorphism in Schistosoma mansoni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Grunau</w:t>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Cosseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beltran</w:t>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dantec</w:t>
+                <w:t xml:space="preserve">S. Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.387. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.554-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02190.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00495369v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00580773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating system drives negative associations between morphological features in Schistosomatidae.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Experimentally-induced variation in adult sex ratio affects divorce rate in monogamous schistosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Desdevises</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, pp.245. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (9), pp.1363-1368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-009-0757-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00608633v1</w:t>
+                <w:t xml:space="preserve">halsde-00584403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male-biased sex ratio: why and what consequences for the genus Schistosoma?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (2), pp.63-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2009.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00459364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of the genetic diversity and snail infectivity of a Schistosoma mansoni strain from field to laboratory.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Mating system drives negative associations between morphological features in Schistosomatidae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desdevises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2010.06.012⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00514796v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00608633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally-induced variation in adult sex ratio affects divorce rate in monogamous schistosome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Whole-genome in-silico subtractive hybridization (WISH) - using massive sequencing for the identification of unique and repetitive sex-specific sequences: the example of Schistosoma mansoni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-009-0757-y⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00584403v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00495369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult sex ratio affects divorce rate in the monogamous endoparasite Schistosoma mansoni.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Follow-up of the genetic diversity and snail infectivity of a Schistosoma mansoni strain from field to laboratory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-009-0757-y⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (7), pp.1039-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2010.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398341v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00514796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are schistosomes socially and genetically monogamous?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Adult sex ratio affects divorce rate in the monogamous endoparasite Schistosoma mansoni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Boissier</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-008-1225-8⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (9), pp.1363-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-009-0757-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00371889v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheap, rapid and efficient DNA extraction method to perform multilocus microsatellite genotyping on all Schistosoma mansoni stages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Are schistosomes socially and genetically monogamous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104, pp.481-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-008-1225-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00344405v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00371889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosome monogamy: who, how, and why?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Genetic dissimilarity between mates, but not male heterozygosity, influences divorce in schistosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2008.05.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (10), pp.e3328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00763662v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00344398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissimilarity between mates, but not male heterozygosity, influences divorce in schistosomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Schistosome monogamy: who, how, and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003328⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (9), pp.386-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2008.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00344398v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00763662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheap, rapid and efficient DNA extraction method to perform multilocus microsatellite genotyping on all Schistosoma mansoni stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (5), pp.501-503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00344405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies de l'occupation du sol et des Ilots de Chaleur Urbains à fine échelle sur l’aire urbaine de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/ZU9YLQ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigate fine scale sex dispersal with spatial and genetic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.100036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4917,501 +5051,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Here Comes the Heat: urban warming increases abundance but compromises fitness in the common woodlouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I Stay or Should I Go: How Urban Heat Gradients Affect the Local Distribution of Birds and Bats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Traits and the City: functional trait space in urban bird and bat assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chapenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498998v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits and the City: functional trait space in urban bird and bat assemblages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Should I Stay or Should I Go: How Urban Heat Gradients Affect the Local Distribution of Birds and Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chapenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498995v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crustacean Armadillidium vulgare, a new promising model for the study of cellular senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Becking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5421,114 +5555,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monogamie et changements de partenaires chez un parasite monogame, Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Perpignan, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00939328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5596,51 +5730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12090E5F"/>
+    <w:nsid w:val="23891619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5827,51 +5961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sbeltran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4379-0463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119602466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213236602" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;ritault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2023.107893" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1101.77216" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Prigot-Maurice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2021.104245" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13721" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Chupeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thierry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.104030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13667" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruaa004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103478" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722962v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loiseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12248" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2317-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debenest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9992-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-016-9892-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beltran-Bech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauch&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12429" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZTXDHF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01007696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin-Marc Bijaoui-Georget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0594-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFS6FK0N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Joannes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lagrue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Poulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.50tp1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182012001564" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Resseguier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02190.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-387" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-245" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459364v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2009.11.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253JMW4V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00514796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.06.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12XFPMFJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00584403v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0757-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRVTW5XD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boissier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1225-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NJ9G0BF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344405v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00763662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.05.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38SJ98P6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344398v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003328" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZU9YLQ" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100036" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390032v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00939328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sbeltran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4379-0463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119602466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213236602" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03318-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108187" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.228" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;ritault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2023.107893" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1101.77216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Prigot-Maurice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2021.104245" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Chupeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruaa004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.104030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12248" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debenest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9992-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2317-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beltran-Bech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-016-9892-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12429" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZTXDHF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Joannes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lagrue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Poulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.50tp1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFS6FK0N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01007696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin-Marc Bijaoui-Georget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0594-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182012001564" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Resseguier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02190.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00584403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0757-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRVTW5XD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2009.11.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253JMW4V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-387" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00514796v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.06.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12XFPMFJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1225-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NJ9G0BF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344398v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003328" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00763662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.05.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38SJ98P6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZU9YLQ" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611901v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390032v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00939328v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>