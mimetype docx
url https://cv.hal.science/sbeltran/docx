--- v1 (2026-04-04)
+++ v2 (2026-05-10)
@@ -1045,248 +1045,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune priming depends on age, sex and Wolbachia in the interaction between Armadillidium vulgare and Salmonella</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why and how do protective symbionts impact immune priming with pathogens in invertebrates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
+                <w:t xml:space="preserve">Cybele Prigot-Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (2), pp.256-269. </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2021.104245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075984v1</w:t>
+                <w:t xml:space="preserve">hal-04161951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how do protective symbionts impact immune priming with pathogens in invertebrates?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune priming depends on age, sex and Wolbachia in the interaction between Armadillidium vulgare and Salmonella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybèle Prigot-Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybele Prigot-Maurice</w:t>
+                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (2), pp.256-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2021.104245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161951v1</w:t>
+                <w:t xml:space="preserve">hal-04075984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of Wolbachia introgressive acquisition between terrestrial isopod subspecies</w:t>
               </w:r>
@@ -1925,51 +1925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival capacity of the common woodlouse Armadillidium vulgare is improved with a second infection of Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybèle Prigot-Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3034,307 +3034,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host tissues as microhabitats for Wolbachia and quantitative insights into the bacterial community in terrestrial isopods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic connectivity of the grey partridge in central northern France in a highly man dominated landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dittmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+                <w:t xml:space="preserve">Stéphanie Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+                <w:t xml:space="preserve">Elisabeth Bro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Raimond</w:t>
+                <w:t xml:space="preserve">Claude Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Johnson</w:t>
+                <w:t xml:space="preserve">Benjamin-Marc Bijaoui-Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (10), pp.2619-2635. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.1001-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10592-014-0594-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078500v1</w:t>
+                <w:t xml:space="preserve">halsde-01007696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic connectivity of the grey partridge in central northern France in a highly man dominated landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bech</w:t>
+                <w:t xml:space="preserve">Host tissues as microhabitats for Wolbachia and quantitative insights into the bacterial community in terrestrial isopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Manel</w:t>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Bro</w:t>
+                <w:t xml:space="preserve">Maryline Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Novoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin-Marc Bijaoui-Georget</w:t>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (10), pp.2619-2635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-014-0594-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-01007696v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do parasites adopt different strategies in different intermediate hosts? Host size, not host species, influences Coitocaecum parvum (Trematoda) life history strategy, size and egg production.</w:t>
               </w:r>
@@ -3806,381 +3806,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00584403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male-biased sex ratio: why and what consequences for the genus Schistosoma?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-genome in-silico subtractive hybridization (WISH) - using massive sequencing for the identification of unique and repetitive sex-specific sequences: the example of Schistosoma mansoni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00459364v1</w:t>
+                <w:t xml:space="preserve">halsde-00495369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mating system drives negative associations between morphological features in Schistosomatidae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desdevises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.245. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00608633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome in-silico subtractive hybridization (WISH) - using massive sequencing for the identification of unique and repetitive sex-specific sequences: the example of Schistosoma mansoni.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Male-biased sex ratio: why and what consequences for the genus Schistosoma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.63-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2009.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00495369v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00459364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follow-up of the genetic diversity and snail infectivity of a Schistosoma mansoni strain from field to laboratory.</w:t>
               </w:r>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,238 +4629,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00344398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosome monogamy: who, how, and why?</w:t>
+                <w:t xml:space="preserve">Cheap, rapid and efficient DNA extraction method to perform multilocus microsatellite genotyping on all Schistosoma mansoni stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (5), pp.501-503</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00763662v1</w:t>
+                <w:t xml:space="preserve">halsde-00344405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheap, rapid and efficient DNA extraction method to perform multilocus microsatellite genotyping on all Schistosoma mansoni stages</w:t>
+                <w:t xml:space="preserve">Schistosome monogamy: who, how, and why?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (9), pp.386-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2008.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00344405v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00763662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5730,51 +5730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23891619"/>
+    <w:nsid w:val="63E99ECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5961,51 +5961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sbeltran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4379-0463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119602466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213236602" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03318-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108187" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.228" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;ritault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2023.107893" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1101.77216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Prigot-Maurice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2021.104245" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Chupeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruaa004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.104030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12248" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debenest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9992-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2317-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beltran-Bech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-016-9892-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12429" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZTXDHF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Joannes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lagrue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Poulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.50tp1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFS6FK0N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01007696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin-Marc Bijaoui-Georget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0594-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182012001564" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Resseguier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02190.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00584403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0757-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRVTW5XD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2009.11.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253JMW4V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-387" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00514796v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.06.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12XFPMFJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1225-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NJ9G0BF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344398v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003328" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00763662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.05.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38SJ98P6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZU9YLQ" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611901v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390032v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00939328v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sbeltran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4379-0463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119602466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213236602" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03318-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108187" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.228" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;ritault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2023.107893" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1101.77216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Prigot-Maurice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2021.104245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13721" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Chupeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruaa004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.104030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12248" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debenest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9992-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2317-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beltran-Bech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-016-9892-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12429" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZTXDHF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Joannes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lagrue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Poulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.50tp1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFS6FK0N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01007696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin-Marc Bijaoui-Georget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0594-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182012001564" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Resseguier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02190.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00584403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0757-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRVTW5XD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-387" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-245" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459364v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2009.11.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253JMW4V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00514796v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.06.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12XFPMFJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-008-1225-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NJ9G0BF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344398v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003328" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00763662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.05.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38SJ98P6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZU9YLQ" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611901v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390032v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00939328v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>