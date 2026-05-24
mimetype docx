--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Berger-Douce </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure et directrice adjointe de l’Institut Fayol, de Mines Saint-Etienne et membre du laboratoire Coactis.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sbergerdouce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9645-4888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072645415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phronèsis d’Aristote et le macroscope de Joël de Rosnay comme nouvelles boussoles de la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 41 (2), pp.167-177. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0167b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 Technologies Performance for Sustainable Manufacturing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Arturo Garza-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Integration and Optimization for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41660-025-00656-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05407517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevue d’auteur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.173. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118489ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05186975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour du concept de Responsabilité Numérique des Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Toppia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.15-34. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34699/rido.2024.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE explicite dans les PME : vers un engagement global envers les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Mhissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 19 (3), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.193.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si sobriété rimait avec pérennité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (14), pp.75-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16593-4.p.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04532310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Henri Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINES, La Revue des Ingénieurs, Paris - Saint-Etienne - Nancy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 525, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si sobriété rimait avec pérennité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023-2 (14), pp.75-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16593-4.p.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement dans l’économie circulaire d’une petite et moyenne entreprise textile française à la lumière de la notion de convivialité d’Illich.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 51, Vol. 12 (2), pp.84-94. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.051.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04228711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective collaborative assembly line design problem with the optimisation of ergonomics and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (22), pp.7830-7845. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2153185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03919040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrée News </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04182571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly line balancing problem with ergonomics: a new fatigue and recovery model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Sgarbossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), pp.693-706. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.2015081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d’engagement sociétal des petites et moyennes entreprises : une étude de cas unique dans le contexte tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines M’hissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 49, Vol. 11 (4), pp.27-51. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.049.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à une Université Responsable : Retour sur 30 années d’expérience de l’École des Mines de Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22-7 (3), pp 1-10. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03689376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l’effet de sécurisation des SME collectifs pour gagner en sérénité face aux tensions de la durabilité en petite entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp 25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03661183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité dynamique de résilience et RSE, l’alchimie gagnante face à la Covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.100-120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1079190ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03328641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR commitment and action logics of sme managers: findings from a tunisian study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Mhissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (12), pp.408-422. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21474/IJAR01/13924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03522370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des visions stratégiques responsables : cas des PME marocaines labellisées RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Management &amp; Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03454116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche esthétique au service de la formulation de la stratégie organisationnelle : l’exemple d’une Université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (71), pp.147-184. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.071.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03486278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychologiques de la légitimité du repreneur externe d’une PME auprès des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3-4), pp.163-187. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.193.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03042949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, bienveillance, autonomie ou la redécouverte perpétuelle du rôle des relations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°41 (4), pp.2. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.041.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, bienveillance, autonomie ou la redécouverte perpétuelle des relations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03049919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise du XXIème siècle sera politique ou ne sera plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3-4), pp.301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03049832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et engagement RSE en PME : une lecture par la gestion des paradoxes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°33 (4), pp.91-118. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.194.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02612392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE comme vecteur de légitimité du repreneur externe d'une petite entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.151-180. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1062127ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01923149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE des PME: l'étude du contexte marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.19-40. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1059179ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lien au travail dans un univers en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°36 (3), pp.2. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.036.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle Tesla - Du toyotisme au teslisme: la disruption d'Elon Musk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.187-191. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1062129ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02126919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of assembly lines with workers fatigue consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Sgarbossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018, Bergamo, Italy, 11-13 June 2018, 51 (11), pp.698 - 703. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01876108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la RSE à la création de valeur partagée…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01612952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’accompagnement amont sur la poursuite du projet d’affaires : résultats d’une enquête empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol.16 (N°2), p. 27-57. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.162.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01494549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME: un contexte pertinent pour l'étude des leviers de la création de valeur partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), p.109-125. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1053581ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision stratégique des PME orientées RSE - Illustration par deux entreprises marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale en Sciences des Organisations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°1, p. 69-99. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.001.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01293593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de la RSE dans une association de l'Economie Sociale et Solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (23), pp.47-67. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.023.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01376543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture &amp;quot;Les PME en marche vers le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), p. 177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01317119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La labellisation, levier de l’institutionnalisation de la RSE en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), p.143-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01198612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance par l’innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L’entrepreneuriat face aux défis de la croissance, Volume 1 (N°24), p.37-44. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.024.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01132897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à l'émergence d'une intelligence collective entrepreneuriale dans un projet collaboratif interorganisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol.39 (n°1), p.93-103. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.391.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00967156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Projets et entrepreneuriat au sein des pays émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol.27 (n°1), pp.153-156. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00998474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité dynamique d'innovation responsable et performance globale: Etude longitudinales dans une PME industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°12 - mai/juin/juillet, pp. 10-28. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.012.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00996292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’essaimage, leviers de responsabilité sociétale et de développement du capital humain. Étude exploratoire d’un groupe industriel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 12 (3), pp.59 - 83. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.123.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01082735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE en PME, un facteur de développement stratégique après une succession familiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business and Entrepreneurship,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 25 (n° 1), p. 75-91. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08276331.2012.10593560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille stratégique en TPE : proposition de la notion d'intelligence collective entrepreneuriale (ICE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 11 (No. 3), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.112.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Profile and Environmental Commitment of SMEs: A Comparative Analysis in Franceand in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 5 (No. 7), 16 p. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v5n7p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00712826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts-comptables et l'appropriation du développement durable par les dirigeants de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Practice Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, volume 2 (Issue 3), pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00725888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, un levier d'innovation pour les PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (215), pp.147-166. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.215.147-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique, catalyseur d'une stratégie durable en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 303, p. 9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d'une stratégie collective entrepreneuriale orientée environnement L'expérience d'un club de dirigeants des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3-4), p.123-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion environnementale et certification : le cas de trois PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion environnementale et certification : le cas de trois P.M.E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.Page 10-17. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.351.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental des PME familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (10), p.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'accompagnement dans l'échec entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, p.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une politique des ressources humaines durable... La gestion de la diversité comme stratégie durable : les initiatives de Siemens et de Nike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Personnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La fonction RH..levier du développement durable ? (502), pp. 44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité en PME : une philosophie managériale au service de la performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (29), pp.Page 258-274. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.029.0258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management environnemental des PME : une lecture à travers l'engagement du dirigeant et son profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Ben Boubaker Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Oeconomia Humana : bulletin de la chaire économie et humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (2), p. 5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00702881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Reprendre une entreprise - De l'intention à l'intégration du repreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), p. 197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité en PME : une philosophie managériale au service de la performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.258-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentabilité et pratiques de RSE en milieu PME - Premiers résultats d'une étude française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol 1 (15), pp.Page 9-29. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.015.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement sociétal d'une PME : une démarche au service de l'intégration professionnelle de publics en difficulté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, (Vol. XIV) (32), pp.Page 207-223. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.032.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental en PME : l'influence des ressources, des compétences et des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Audet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol 21 (1), pp.75-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale d'entreprise et croissance, un pari impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tome I (n° 28 - Principes éthiques et pratiques de la responsabilité sociale des entreprises (RSE)), p.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale d'entreprise : portraits croisés de deux entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, p.187-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et moteurs de l'engagement des PME dans une démarche de management environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Management Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N°7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual barriers preventing small business owners from using public support services: evidence from Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Audet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion professionnelle des handicapés : la responsabilité sociale de l'entreprise (RSE) au coeur du projet entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 284, p. 21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management environnemental des PME rentables : Une étude exploratoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 20 (3-4), pp.165-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan sociétal®, outil de gouvernance des PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 26 - Quels instruments pour évaluer l'éthique appliquée ?, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'engagement sociétal des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.6 (1), pp.53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche collective, un outil d'appropriation du management environnemental par les PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux stratégiques de l'engagement environnemental des petites entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (6), pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de la RSE par les PME : la démarche collective au service de l'engagement environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Oeconomia Humana : bulletin de la chaire économie et humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (11), p. 24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00702867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management environnemental et PME : apports et limites d'une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3-4), pp.93-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Les Tissages de Charlieu : quand l’humanisme devient un levier de résilience au service de la souveraineté industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabelle Jaouen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat humaniste : Principes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.66-79, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Trébucq, Rémi Demersseman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Livre de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.17-22, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04273948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation and CSR practices in artisanal family SMEs: a matter of strategic alignment? The case of Les Bougies de Charroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Ecosystems in Developing Startups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.188-211, 2022, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803928975.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03867838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robotisation dans les industries : focus sur les petites et moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE, pp.53-64, 2021, Série changements technologiques et ressources humaines, 9781784057800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03432023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotization in industries : A focus on SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Transformations in the Challenge of Activity and Work: Understanding and Supporting Technological Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, p.45-56, 2021, Part 1, Chapter 6, 978-1-119-80830-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03120500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transition and CSR in French SMEs: Managing Paradoxes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laveren, Eddy, Ben-Hafaïedh, Cyrine, Kurczewska, Agnieszka, Jiang, Yi D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextual Heterogeneity in Entrepreneurship Research: Frontiers in European Entrepreneurship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp61-82, 2021, Frontiers in European Entrepreneurship series, 978 1 80220 019 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03349110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11:Legitimacy of the external successor : Issues and means of acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barbelivien, Bérangère Deschamps, Audrey Missonier, Paulette Robic et Catherine Thévenard Puthod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st Edition, pp.165-178, 2020, 9781003022527. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003022527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03031445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des PME sur le chemin du développement durable : retour d’expériences d’opérations collectives territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elyes bentabet (CEREQ Marseille) et Martine Gadille (Université Aix Marseille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes sociaux des TPE - PME - Modèles et logiques d'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, p. 349-364, 2018, Les mondes sociaux des TPE - PME – Modèles et logiques d’action, 978-2-36630-086-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01713543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité Sociétale et Performance en PME : une étude exploratoire en Rhône Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Livre de l'Economie PME 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino Lextenso Editions, Partie 3, Chapitre 4, p.437-458, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01010622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion par la RSE, un gage de performance en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-André Vilette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer les RH dans les PME : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, Chap 18, p.355-374, 2014, 2311400126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00915156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-entrepreneurs, nouveaux acteurs du progrès social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Guillouzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette, Partie 1, Chap 2, pp.41-59, 2014, 978-2-01-400451-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00915162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des innovations durables en milieu PME : vers des dirigeants traducteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Lévy; Zhan Su. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, PME durables et réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.382, 2013, 978-2-336-30240-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur Profile and Sustainable Innovation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John R. McIntyre; Silvester Ivanaj; Vera Ivanaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies For Sustainable Technologies And Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, Chap. 9, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et environnementale: des convictions de l'entrepreneur à ses réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gomez-Breysse; Annabelle Jaouen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneur au 21ème siècle - Reflet des évolutions sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, p.57-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00730907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Les enjeux stratégiques de la RSE pour la PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Courrent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSE et développement durable en PME - Comprendre pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.51-62, 2012, 2804166759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00718256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des risques psychosociologiques du dirigeant de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez van Poppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Livre de l'économie PME 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LExtenso Editions, pp. 437-458, 2011, 978-2-297-02067-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME, ces oubliées du management de la diversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Barth; Christophe Falcoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en management de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp. 213-231, 2010, Collection Gestion en Liberté, 978-2-84769-125-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et proximité(s) au service du développement local ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karim Messeghem; Marion Polge; Leïla Temri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur et dynamiques territoriales : Mélanges en l'honneur de Colette Fourcade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.161-174, 2009, Collection Gestion en Liberté, 978-2-84769-114-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement sociétal d'une PME : une démarche au service de l'intégration professionnelle de publics en difficulté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Jacques Filion; Christian Bourion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.209-223, 2008, 2747212920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : vers le développement d'une relation paradoxale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Harmattan, pp.181-216, 2005, 2-7475-9627-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement par analogie et par métaphore en Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Mourgues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de méthodes en sciences de gestion : Quelles sont les significations qui s'attachent aux paradigmes épistémologiques pour les sciences de gestion aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.213-236, 2002, 978-2-912647-79-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Agile Transformation Through Business Process Standardisation – A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Human-AI Collaborative Networks 26th IFIP WG 5.5 SOCOLNET Working Conference on Virtual Enterprises, PRO-VE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Porto, Portugal. pp.266-278, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05681-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Framework for Agile Transformation: Lessons from Programme Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IPMA Research Conference "Honoring 60 years of Project Management: Leading the Way into the Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. pp.158-170, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56889/kseo4697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les angles morts du numérique responsable : une lecture à l'aune de la notion d'amphibiose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence Annuelle de l'Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse ou la nouvelle RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire d’une PME engagée dans l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circularité : quels défis pour les organisations et les économies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GRANEM de l’Université d’Angers, Jan 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tissages de Charlieu : quand l’humanisme devient un levier de résilience au service de la souveraineté industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journée Humanisme &amp; Gestion : « Humanisme, Gestion et Environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH; IAS; ISTEC, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collectifs inter-entreprises RSE à l'engagement sociétal intra-entreprise : Quelle initiative de rôle pour les managers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Crespo-Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e CONGRÈS DU RIODD Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients for digital transformation projects trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on ENTERprise Information Systems (CENTERIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto, Portugal. pp.284-290, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.06.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une permaindustrie textile en France, le défi d’une PME inspirée par le macroscope de Joël de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04780877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion globale des paradoxes liés au Green IT : Comprendre l’interaction entre les différents types de paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manager face à la surcharge de travail numérique de ses équipes. L’exemple de la messagerie électronique « au pays » de l’enseignement secondaire privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Toppia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des 10 ans de l’Association Française Droit et Management : Les transformations juridiques de l’entreprise à l’heure des défis environnementaux et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française Droit et Management, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de la RNE (Responsabilité Numérique des Entreprises) en PME, quels rôles pour la gestion de la connaissance ? Une approche croisée par les concepts de routines défensives et d’apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Toppia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème colloque de l'AGeCSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Gestion des Connaissances dans la Société et les Organisations, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04117394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collective B Corp certification strategy, a catalyst for SMEs’ CSR commitment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd EURAM Conference: Transforming Business for Good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04138606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si sobriété rimait avec pérennité ? Regards croisés de dirigeants du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entreprises à l’épreuve de la sobriété : enjeux et conditions de mise en œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM Paris, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04062707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie collective de labellisation, un catalyseur de l’engagement RSE des PME : l’exemple du label B Corp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions paradoxales : concilier transformation numérique et considérations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence de l'AIM : Les systèmes d'information face à la crise : en quête de résilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE est morte, vive la RNE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Toppia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie d’entreprise par le prisme du numérique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Numérique responsable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03817219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical injunctions: reconcile digital transformation with environmental considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03715212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain au cœur de l’industrie du futur : nouvelles formes de management & RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOFab ! Manufacturing du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03845030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire d’une PME engagée dans l’économie circulaire : la convivialité d’Illich comme valeur cardinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la boîte noire de la transformation numérique: vers une industrie 4.h ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 2020: Colloque 610: L’humain au coeur de la transformation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02516987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement des PME envers les parties prenantes: trajectoires et facteurs explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Mhissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th LIC Conference (LIGUE International Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03278185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des parties-prenantes dans la GRH lors de l’engagement en RSO d’une association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’AGRH. « Vers une approche inclusive de la GRH ? 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03106859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale et pratiques RSE dans les PME familiales artisanales, une question d’alignement stratégique ? Le cas Les Bougies de Charroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International Francophone en Entrepreneuriat Et PME : Vers une recherche en entrepreneuriat &amp; PME plus engagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03242564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’Université responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l’Innovation (RRI); Agence Universitaire de la Francophonie (AUF), May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE est morte, vive la RSE !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l’IRGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03242600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les entreprises sur le chemin de la transformation numérique par des démarches de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 2020: Colloque 636: L'organisation intelligente à l'ère de la transformation numérique: défis, opportunités et meilleures pratiques de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02516925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-création des savoirs entre chercheurs et décideurs dans la recherche intervention : cas de la thèse Cifre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche « Co-création des savoirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Clermont, Apr 2020, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02516148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation and CSR practices in artisanal family SMEs, a matter of strategic alignment? The case of Les Bougies de Charroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV RENT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03031533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis d'une transformation numérique responsable dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier : L'interdisciplinarité et la collaboration franco-québécoise pour soutenir l'innovation dans la transformation numérique et l'industrie 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques Cartier, Nov 2020, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02998174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la transformation numérique en PME: Une approche par la théorie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l'AIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02571772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du numérique et de la RSE dans les PME - Cas de 3 PME marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Business School, Jul 2020, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02482455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des déterminants de la légitimité du repreneur externe d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’AEI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02129132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la légitimité du repreneur externe d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AEI - Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics in the assembly line design problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès annuel de la société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02049529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transition and CSR in SMEs: Managing Paradoxes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXXIII (Research in Entrepreneurship and Small Business)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02388763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Resources Management and Digital Transformation in SMEs: How to Manage Paradoxes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Mosconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio de Santa-Eulalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Supply Chain 4.0: Challenges and Opportunities of Digital Transformation, Intelligent Manufacturing and Supply Chain Management 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02318547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique et travail: Le cas d'une PME industrielle du packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été "Les métiers du numérique: entre engagement, passion et contraintes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01888902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la RSE dans le partage de la vision stratégique des dirigeants. Cas des PME marocaines responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence internationale sur la RSO « Les innovations pro-sociales : de la finance responsable à l’entrepreneuriat social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01790875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet des pratiques RSE initiées par un repreneur externe d’une PME sur sa légitimité auprès de ses salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et dynamiques intra- et inter-organisations dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la RSE à la création de valeur partagée... Quelles opportunités et perspectives pour les PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : L'avenir pour la création de valeur partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avocats Conseils d'Entreprises (ACE), Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01765762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'ergonomie dans la conception des systèmes de production: outil d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01893206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly line balancing problem with consideration of workers fatigue and recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Sgarbossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Working Seminar on Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Innsbrück, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01711979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision stratégique et responsabilité sociale des PME - Résultats d’une étude contextualisée sur quatre cas de PME marocaines labellisées RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique, un levier de création de valeur partagée en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME "Entrepreneuriat et PME : question(s) de valeur(s)", Semaine du Management FNEGE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être au travail et performance globale en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale du Design : Semaine Biennale to Business: La performance par le bonheur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01494578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la RSE à la valeur partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l'association Avocats et Conseils d'Entreprises (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01612961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management responsable et création de valeur partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence MIXIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01512598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation durable et ambidextrie : des leviers de performance en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85ème Congrès de l’ACFAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01494532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre quête de légitimité et réputation : trajectoires d'un label comme outil d'institutionnalisation de la RSE dans un contexte PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01629083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR labelling, paths and logics in SME’s context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01494524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management responsable, un levier de la performance globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société, entreprise, économie : les transformations à l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01409614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de la GRH dans les outils RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux culturels de la labellisation RSE des PME. Cas de la France et du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité de la RSE en PME au Maroc. Une approche par la vision stratégique du dirigeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-intervention comme levier d’apprentissage organisationnel : Etude de cas d’une démarche RPS/QVT dans un établissement d’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etats Généraux du Management 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01311814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision stratégique des dirigeants et RSE : Motivations, freins et enjeux pour les PME Marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3ème colloque international de recherche en économie et gestion (CIREG) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01311789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thèse Cifre, un dispositif facilitant les échanges entre chercheurs et décideurs : Etude de cas d’une thèse Cifre entre l’EMSE et l’IMCP Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etats Généraux du Management 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01311801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des pratiques RSE sur la relation entre repreneur et salariés : une analyse par la légitimité du repreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maturité des pratiques d'écoconception dans les PME de service : exploration à partir d'un modèle d'évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique d’action du dirigeant et engagement RSE global en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Mhissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique dans le monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CESER-AGERA 2015 "Industrie du Futur, métiers de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01223825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de la RSE dans une association de l’Economie Sociale et Solidaire : cas de l’ADIMCP Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de l’ARIMHE : De nouvelles coopérations pour de nouvelles solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIMHE Association pour la Recherche Interdisciplinaire sur le Management des Entreprises, Nov 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01223818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement durable dans les PME par les opérations collectives : les leçons de deux expériences régionales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international du REDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau entreprise et développement durable École des sciences de la gestion Université du Québec à Montréal, Oct 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01223781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Innovation et Performance : une étude longitudinale en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du GRM " Responsabilité sociale et PME "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Management (GRM Toulon), Mar 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01134177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE, comme levier de légitimité de l’acquéreur ? Le cas du transfert d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation entrepreneuriale en PME et responsabilité sociale - Illustration par le cas d’une moyenne entreprise marocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées internationales scientifiques internationales du FEM (Forum des économistes Marocains)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cadi Ayyad, Mar 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01134171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie collective entrepreneuriale et appropriation du développement durable : analyse d’une opération régionale pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de l’orientation entrepreneuriale et RSE en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE, comme levier de légitimité de l’acquéreur? Le cas du transfert d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l'AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement collectif de PME sur la voie de la RSE: retour sur une expérience régionale française dans le secteur de l’écoconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences et Dispositifs de formation pour la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comp-RSE, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01223798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la qualité de vie au travail dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable, Jul 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01223784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Management and Performance in SMEs: A French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB 2014 World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01010704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Management for Cultural Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence finale du projet européen GESDIMEP (Gestión de la Diversidad en la Pequeña y Mediana Empresa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00966737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de la création de valeur partagée en contexte PME : étude exploratoire dans la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation de la RSE par la labellisation. Premières observations dans des clusters constitués de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès international francophone en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier RSE et innovation au service de la performance durable en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche " La croissance des entreprises : nouvel enjeu pour le management ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00989830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête INSEE 2011 sur la RSE : une relecture académique des résultats relatifs aux PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès RIODD 2014 : " Environnement et travail : quelles relations ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01061926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE, une démarche stratégique de changement organisationnel des PME familiales ? Le cas de la transmission-reprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI/AIREPME " Entrepreneuriat et PME : enjeux et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00989820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE, une source de création de valeur partagée en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence biennale de la société européenne d'économie écologique, ESEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, management responsable et performance durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARIMHE 2013 : Association pour la Recherche Interdisciplinaire sur le Management des Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00879620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE au cœur de la compétitivité des PME au 21ème siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue social: quelle contribution à la performance globale de l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trophées RSE Aquitaine 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Université Montesquieu, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00912379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR, a source of creating shared value in SMEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXVII - RESEARCH IN ENTREPRENEURSHIP AND SMALL BUSINESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00879611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité dynamique d'innovation responsable au service de la performance ? L'exemple d'une PME industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international " CSR and Firm Performance "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de la RSE et engagement global envers les parties prenantes : Cas des PME tunisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Mhissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Ben Boubaker Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès RIODD " Quelle articulation des problématiques sociales et environnementales au sein des organisations?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE au cœur de la PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IGPDE / Regards croisés sur l'entreprise : "La RSE, levier de croissance pour la PME", Ministère de l'Economie et des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00746676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de projet collaboratif et émergence d'une intelligence collective entrepreneuriale : une étude au sein d'un club de dirigeants de TPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence du Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brest, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00746666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of sustainable innovations in SMEs : the entrepreneur as a translator ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXVI : research in entrepreneurship and small business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reporting social et environnemental des PME cotées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Bnouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00718243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d'une stratégie collective entrepreneuriale : retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence du Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00746671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts-comptables et l'appropriation du développement durable par les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PME : en marche vers le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montréal, Canada. pp. 58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development, a vector of innovation dynamic capability in SMEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV RENT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bodo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, un catalyseur de la capacité dynamique d'innovation en milieu PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique, catalyseur d'une stratégie durable en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée de recherche du CEDAG-Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement au développement des TPE, une question de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Fabienne Dubroeuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez van Poppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alphonse-Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l'Académie de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise d'entreprise, une opportunité pour la mise en œuvre de la RSE en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental des PME du numérique : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée de l'Atelier de l'AIMS " Développement durable et entreprise "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention de l'exclusion à la responsabilité sociale des entreprises, comment agir concrètement à l'échelle locale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée " Agir contre l'exclusion avec les acteurs économiques : utopie ou performance ? ", FACE Grand Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies collectives entrepreneuriales et appropriation des démarches de DD en PME : l'exemple de l'engagement environnemental au sein d'un club de dirigeants du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Francophone sur l'Entrepreneuriat et la PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de créateur et stratégie d'engagement sociétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès de RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur Profile and Sustainable Innovation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Multinational Enterprises and Sustainable Development International Conference (MESD 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la diversité et performance en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " La diversité : questions pour les sciences sociales "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de créateur et stratégie sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management environnemental des PME : Une lecture à travers l'engagement du dirigeant et son profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Ben Boubaker Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Responsabilité Sociale des Entreprises (RSE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'engagement sociétal : intention et pratiques de la nouvelle génération d'entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cadiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conference "Innovative Research in Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille et engagement environnemental des PME familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Louvain, Belgique. pp.C49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale d'entreprise : portraits croisés de deux entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du 30ème anniversaire de la Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental des PME familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Council for Small Business World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental des PME : Une analyse comparative France Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nice, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception de la responsabilité sociale de l'entreprise (RSE) par les consommateurs seniors français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Bnouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental des PME familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Council for Small Business World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Responsabilité Sociétale d'Entreprise (RSE) dans les PME familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Atelier Développement Durable de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle de compétitivité à vocation mondiale et travail collaboratif local : vers une redéfinition des frontières du cluster ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du CREPA " L'E-RH : quelles frontières pour l'entreprise ? ", Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Management in Profitable SMEs : An Exploratory Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd ICSB World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Management Practices in French Profitable SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 7th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de management environnemental des PME françaises rentables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement sociétal des PME : comment intégrer engagement environnemental et lutte contre l'exclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental, catalyseur de la dynamique territoriale ? Une analyse comparative de deux expériences en Nord Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Annecy, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Management in French Small Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Conférence de l'IFSAM (International Federation of Scholarly Associations of Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin, Germany. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strategic Challenges of Environmental Management in Small Firms : An Exploratory Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Oslo, Norway. 39-09, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche collective, trajectoire d'appropriation catalytique du management environnemental par les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective du &amp;quot; Pôle de Compétitivité &amp;quot; comme pilote de projets innovants dans le cadre de relations &amp;quot; coopétitives &amp;quot; non automatiquement pérennes pour un secteur, une période et un territoire donnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone du Management de Projet (AFITEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des éco-entrepreneurs : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ième CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Fribourg, Suisse. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial par un incubateur universitaire - Le point de vue critique d'un créateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Congrès de l'Académie de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un suivi post-création à distance, catalyseur de la survie des jeunes entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement des jeunes entreprises : entre darwinisme et assistanat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et moteurs de l'engagement des PME dans une démarche de management environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La responsabilité sociale des entreprises : réalité, mythe ou mystification ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incubateurs universitaires et le paradoxe de la relation entre université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et incubateurs universitaires : une relation en quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de l'Académie de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche collective, catalyseur de l'engagement environnemental en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du management environnemental dans les PME - Apports et limites d'une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incubateur régional, catalyseur du processus entrepreneurial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneur en action : contextes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Agadir, Maroc. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification ISO 14 001, catalyseur du changement organisationnel ? L'expérience de deux maisons de champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du temps sur les nouvelles pratiques de segmentation de clientèle : l'exemple du marché bancaire des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur " La confiance en management - la gestion du changement - le temps en gestion "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical Reasoning: towards fruitful Perspectives in Management Research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conference "Innovative Research in Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCM : un exemple de création d'entreprise innovante au sein de l'incubateur régional Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Régionales de la Jeune Chambre Economique de Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif des incubateurs régionaux, catalyseur de l'essaimage universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Laval, Canada. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes de catalyse dans le processus décisionnel des dirigeants de PME innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Séminaire annuel "Organisations, innovation &amp; international", Université de technologie de Compiègne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Lille, France. pp. 297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour l'introduction du concept de catalyse dans l'étude du processus décisionnel des dirigeants de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Congrès International Francophone sur la PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lille, Maroc. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Catalysis in Decision Making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Design Organisationnel - Syddansk Universitet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis in decision making process of innovative SMEs' managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Small Business Seminar (ESBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Gand, Belgium. pp. 481-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement analogique en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie et méthodologie en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France. pp.193-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de catalyse dans la prise de décision stratégique : l'exemple des partenariats technologiques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat Collectif Grand Sud : CRET-LOG / ERFI Equipe Stratégie Grenoble 2/ IREGE / ISEOR / QEOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIODD 2016 « Energie, environnement et mutations sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint Etienne, France. , 2072 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01351025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Source de compétitivité pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSEO, La Documentation Française, 189p, 2012, Regards sur les PME, OSEO, 2110092203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00747001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre et évaluer les stratégies &amp;quot;développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cardebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Management Prospective Editions, pp.241, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la relation employeur/employé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol.10 (n°41), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux managériaux des nouvelles façons de travailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04127914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie dans les systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Finco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCERES LIMOS visit 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Clermont -Ferrand, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La permaindustrie, un modèle pour produire dans le respect des limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les entreprises gèrent-elles leurs transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01362034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au management responsable pour donner du sens au travail et créer de la valeur partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n° 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01713575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la recherche sur le développement durable et la RSE dans les PME à horizon 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01409606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier les retombées du développement durable dans les PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01223848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Management and Performance in SMEs: A French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01058350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCHECO : Comment pratiquer avec succès 'l'écolonomie' dans une PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 67p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise d'entreprise, une opportunité pour la mise en œuvre de la RSE en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00534800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et RSE : une approche formation et recherche : une vision d'enseignantes-chercheuses &amp; d’enseignants-chercheurs en SHS de l'IMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines-Télécom. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc, Transition écologique et RSE : une approche formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04039433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la performance globale de la transformation digitale et managériale du territoire Loire Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2021, 110p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03330689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet &amp;quot;Les enjeux de la transition numérique pour les PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018, 98p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01804907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper. Companies of the future : the issues of digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut Mines-Télécom. 2016, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur la maturité des entreprises en éco-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2016, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01318823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Berger-Douce </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure et directrice adjointe de l’Institut Fayol, de Mines Saint-Etienne et membre du laboratoire Coactis.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sbergerdouce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9645-4888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072645415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=aw-XPq8AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre du Green IT : comprendre l’émergence des paradoxes entre transformation numérique et enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 58 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.238.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phronèsis d’Aristote et le macroscope de Joël de Rosnay comme nouvelles boussoles de la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 41 (2), pp.167-177. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0167b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 Technologies Performance for Sustainable Manufacturing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Arturo Garza-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Integration and Optimization for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41660-025-00656-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05407517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevue d’auteur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.173. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118489ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05186975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour du concept de Responsabilité Numérique des Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Toppia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.15-34. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34699/rido.2024.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE explicite dans les PME : vers un engagement global envers les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Mhissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 19 (3), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.193.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si sobriété rimait avec pérennité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (14), pp.75-103. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16593-4.p.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04532310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Henri Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINES, La Revue des Ingénieurs, Paris - Saint-Etienne - Nancy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 525, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si sobriété rimait avec pérennité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023-2 (14), pp.75-103. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16593-4.p.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement dans l’économie circulaire d’une petite et moyenne entreprise textile française à la lumière de la notion de convivialité d’Illich.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 51, Vol. 12 (2), pp.84-94. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.051.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04228711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective collaborative assembly line design problem with the optimisation of ergonomics and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (22), pp.7830-7845. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2153185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03919040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrée News </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04182571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly line balancing problem with ergonomics: a new fatigue and recovery model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Sgarbossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), pp.693-706. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.2015081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l’effet de sécurisation des SME collectifs pour gagner en sérénité face aux tensions de la durabilité en petite entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp 25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03661183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à une Université Responsable : Retour sur 30 années d’expérience de l’École des Mines de Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22-7 (3), pp 1-10. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03689376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d’engagement sociétal des petites et moyennes entreprises : une étude de cas unique dans le contexte tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines M’hissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 49, Vol. 11 (4), pp.27-51. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.049.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité dynamique de résilience et RSE, l’alchimie gagnante face à la Covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.100-120. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1079190ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03328641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR commitment and action logics of sme managers: findings from a tunisian study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Mhissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (12), pp.408-422. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21474/IJAR01/13924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03522370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des visions stratégiques responsables : cas des PME marocaines labellisées RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Management &amp; Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03454116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche esthétique au service de la formulation de la stratégie organisationnelle : l’exemple d’une Université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (71), pp.147-184. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.071.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03486278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychologiques de la légitimité du repreneur externe d’une PME auprès des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3-4), pp.163-187. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.193.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03042949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, bienveillance, autonomie ou la redécouverte perpétuelle du rôle des relations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°41 (4), pp.2. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.041.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, bienveillance, autonomie ou la redécouverte perpétuelle des relations humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03049919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise du XXIème siècle sera politique ou ne sera plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3-4), pp.301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03049832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE comme vecteur de légitimité du repreneur externe d'une petite entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.151-180. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1062127ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01923149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE des PME: l'étude du contexte marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.19-40. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1059179ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lien au travail dans un univers en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°36 (3), pp.2. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.036.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle Tesla - Du toyotisme au teslisme: la disruption d'Elon Musk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.187-191. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1062129ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02126919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et engagement RSE en PME : une lecture par la gestion des paradoxes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°33 (4), pp.91-118. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.194.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02612392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of assembly lines with workers fatigue consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Sgarbossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018, Bergamo, Italy, 11-13 June 2018, 51 (11), pp.698 - 703. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01876108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la RSE à la création de valeur partagée…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01612952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’accompagnement amont sur la poursuite du projet d’affaires : résultats d’une enquête empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol.16 (N°2), p. 27-57. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.162.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01494549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME: un contexte pertinent pour l'étude des leviers de la création de valeur partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), p.109-125. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1053581ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision stratégique des PME orientées RSE - Illustration par deux entreprises marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale en Sciences des Organisations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°1, p. 69-99. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.001.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01293593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de la RSE dans une association de l'Economie Sociale et Solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (23), pp.47-67. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.023.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01376543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture &amp;quot;Les PME en marche vers le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), p. 177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01317119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La labellisation, levier de l’institutionnalisation de la RSE en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), p.143-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01198612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance par l’innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L’entrepreneuriat face aux défis de la croissance, Volume 1 (N°24), p.37-44. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.024.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01132897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à l'émergence d'une intelligence collective entrepreneuriale dans un projet collaboratif interorganisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol.39 (n°1), p.93-103. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.391.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00967156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Projets et entrepreneuriat au sein des pays émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol.27 (n°1), pp.153-156. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00998474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité dynamique d'innovation responsable et performance globale: Etude longitudinales dans une PME industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°12 - mai/juin/juillet, pp. 10-28. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.012.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00996292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’essaimage, leviers de responsabilité sociétale et de développement du capital humain. Étude exploratoire d’un groupe industriel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 12 (3), pp.59 - 83. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.123.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01082735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE en PME, un facteur de développement stratégique après une succession familiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business and Entrepreneurship,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 25 (n° 1), p. 75-91. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08276331.2012.10593560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille stratégique en TPE : proposition de la notion d'intelligence collective entrepreneuriale (ICE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 11 (No. 3), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.112.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Profile and Environmental Commitment of SMEs: A Comparative Analysis in Franceand in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 5 (No. 7), 16 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v5n7p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00712826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts-comptables et l'appropriation du développement durable par les dirigeants de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Practice Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, volume 2 (Issue 3), pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00725888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, un levier d'innovation pour les PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (215), pp.147-166. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.215.147-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique, catalyseur d'une stratégie durable en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 303, p. 9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion environnementale et certification : le cas de trois PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion environnementale et certification : le cas de trois P.M.E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.Page 10-17. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.351.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental des PME familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (10), p.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'accompagnement dans l'échec entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, p.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d'une stratégie collective entrepreneuriale orientée environnement L'expérience d'un club de dirigeants des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3-4), p.123-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une politique des ressources humaines durable... La gestion de la diversité comme stratégie durable : les initiatives de Siemens et de Nike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Personnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La fonction RH..levier du développement durable ? (502), pp. 44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité en PME : une philosophie managériale au service de la performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (29), pp.Page 258-274. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.029.0258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité en PME : une philosophie managériale au service de la performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.258-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management environnemental des PME : une lecture à travers l'engagement du dirigeant et son profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Ben Boubaker Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Oeconomia Humana : bulletin de la chaire économie et humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (2), p. 5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00702881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Reprendre une entreprise - De l'intention à l'intégration du repreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), p. 197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentabilité et pratiques de RSE en milieu PME - Premiers résultats d'une étude française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol 1 (15), pp.Page 9-29. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.015.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement sociétal d'une PME : une démarche au service de l'intégration professionnelle de publics en difficulté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, (Vol. XIV) (32), pp.Page 207-223. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.032.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental en PME : l'influence des ressources, des compétences et des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Audet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol 21 (1), pp.75-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale d'entreprise et croissance, un pari impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tome I (n° 28 - Principes éthiques et pratiques de la responsabilité sociale des entreprises (RSE)), p.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale d'entreprise : portraits croisés de deux entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, p.187-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual barriers preventing small business owners from using public support services: evidence from Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Audet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion professionnelle des handicapés : la responsabilité sociale de l'entreprise (RSE) au coeur du projet entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 284, p. 21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management environnemental des PME rentables : Une étude exploratoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 20 (3-4), pp.165-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan sociétal®, outil de gouvernance des PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 26 - Quels instruments pour évaluer l'éthique appliquée ?, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'engagement sociétal des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol.6 (1), pp.53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et moteurs de l'engagement des PME dans une démarche de management environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Management Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N°7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux stratégiques de l'engagement environnemental des petites entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (6), pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche collective, un outil d'appropriation du management environnemental par les PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de la RSE par les PME : la démarche collective au service de l'engagement environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Oeconomia Humana : bulletin de la chaire économie et humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (11), p. 24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00702867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management environnemental et PME : apports et limites d'une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3-4), pp.93-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Les Tissages de Charlieu : quand l’humanisme devient un levier de résilience au service de la souveraineté industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabelle Jaouen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat humaniste : Principes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.66-79, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Trébucq, Rémi Demersseman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Livre de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.17-22, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04273948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation and CSR practices in artisanal family SMEs: a matter of strategic alignment? The case of Les Bougies de Charroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Ecosystems in Developing Startups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.188-211, 2022, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803928975.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03867838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robotisation dans les industries : focus sur les petites et moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE, pp.53-64, 2021, Série changements technologiques et ressources humaines, 9781784057800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03432023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotization in industries : A focus on SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Transformations in the Challenge of Activity and Work: Understanding and Supporting Technological Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, p.45-56, 2021, Part 1, Chapter 6, 978-1-119-80830-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03120500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transition and CSR in French SMEs: Managing Paradoxes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laveren, Eddy, Ben-Hafaïedh, Cyrine, Kurczewska, Agnieszka, Jiang, Yi D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextual Heterogeneity in Entrepreneurship Research: Frontiers in European Entrepreneurship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp61-82, 2021, Frontiers in European Entrepreneurship series, 978 1 80220 019 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03349110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11:Legitimacy of the external successor : Issues and means of acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barbelivien, Bérangère Deschamps, Audrey Missonier, Paulette Robic et Catherine Thévenard Puthod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st Edition, pp.165-178, 2020, 9781003022527. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003022527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03031445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des PME sur le chemin du développement durable : retour d’expériences d’opérations collectives territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elyes bentabet (CEREQ Marseille) et Martine Gadille (Université Aix Marseille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes sociaux des TPE - PME - Modèles et logiques d'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, p. 349-364, 2018, Les mondes sociaux des TPE - PME – Modèles et logiques d’action, 978-2-36630-086-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01713543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité Sociétale et Performance en PME : une étude exploratoire en Rhône Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Livre de l'Economie PME 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino Lextenso Editions, Partie 3, Chapitre 4, p.437-458, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01010622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-entrepreneurs, nouveaux acteurs du progrès social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Guillouzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette, Partie 1, Chap 2, pp.41-59, 2014, 978-2-01-400451-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00915162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion par la RSE, un gage de performance en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-André Vilette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer les RH dans les PME : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, Chap 18, p.355-374, 2014, 2311400126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00915156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des innovations durables en milieu PME : vers des dirigeants traducteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Lévy; Zhan Su. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, PME durables et réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.382, 2013, 978-2-336-30240-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur Profile and Sustainable Innovation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John R. McIntyre; Silvester Ivanaj; Vera Ivanaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies For Sustainable Technologies And Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, Chap. 9, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Les enjeux stratégiques de la RSE pour la PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Courrent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSE et développement durable en PME - Comprendre pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.51-62, 2012, 2804166759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00718256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et environnementale: des convictions de l'entrepreneur à ses réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gomez-Breysse; Annabelle Jaouen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneur au 21ème siècle - Reflet des évolutions sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, p.57-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00730907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des risques psychosociologiques du dirigeant de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez van Poppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Livre de l'économie PME 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LExtenso Editions, pp. 437-458, 2011, 978-2-297-02067-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME, ces oubliées du management de la diversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Barth; Christophe Falcoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en management de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp. 213-231, 2010, Collection Gestion en Liberté, 978-2-84769-125-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et proximité(s) au service du développement local ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karim Messeghem; Marion Polge; Leïla Temri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur et dynamiques territoriales : Mélanges en l'honneur de Colette Fourcade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.161-174, 2009, Collection Gestion en Liberté, 978-2-84769-114-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement sociétal d'une PME : une démarche au service de l'intégration professionnelle de publics en difficulté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Jacques Filion; Christian Bourion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.209-223, 2008, 2747212920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : vers le développement d'une relation paradoxale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Harmattan, pp.181-216, 2005, 2-7475-9627-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement par analogie et par métaphore en Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Mourgues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de méthodes en sciences de gestion : Quelles sont les significations qui s'attachent aux paradigmes épistémologiques pour les sciences de gestion aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.213-236, 2002, 978-2-912647-79-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Agile Transformation Through Business Process Standardisation – A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Human-AI Collaborative Networks 26th IFIP WG 5.5 SOCOLNET Working Conference on Virtual Enterprises, PRO-VE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Porto, Portugal. pp.266-278, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05681-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Framework for Agile Transformation: Lessons from Programme Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IPMA Research Conference "Honoring 60 years of Project Management: Leading the Way into the Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. pp.158-170, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56889/kseo4697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les angles morts du numérique responsable : une lecture à l'aune de la notion d'amphibiose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence Annuelle de l'Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse ou la nouvelle RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire d’une PME engagée dans l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circularité : quels défis pour les organisations et les économies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GRANEM de l’Université d’Angers, Jan 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tissages de Charlieu : quand l’humanisme devient un levier de résilience au service de la souveraineté industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journée Humanisme &amp; Gestion : « Humanisme, Gestion et Environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH; IAS; ISTEC, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collectifs inter-entreprises RSE à l'engagement sociétal intra-entreprise : Quelle initiative de rôle pour les managers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Crespo-Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e CONGRÈS DU RIODD Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients for digital transformation projects trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on ENTERprise Information Systems (CENTERIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto, Portugal. pp.284-290, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.06.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une permaindustrie textile en France, le défi d’une PME inspirée par le macroscope de Joël de Rosnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04780877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion globale des paradoxes liés au Green IT : Comprendre l’interaction entre les différents types de paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manager face à la surcharge de travail numérique de ses équipes. L’exemple de la messagerie électronique « au pays » de l’enseignement secondaire privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Toppia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des 10 ans de l’Association Française Droit et Management : Les transformations juridiques de l’entreprise à l’heure des défis environnementaux et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française Droit et Management, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de la RNE (Responsabilité Numérique des Entreprises) en PME, quels rôles pour la gestion de la connaissance ? Une approche croisée par les concepts de routines défensives et d’apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Toppia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème colloque de l'AGeCSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Gestion des Connaissances dans la Société et les Organisations, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04117394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collective B Corp certification strategy, a catalyst for SMEs’ CSR commitment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd EURAM Conference: Transforming Business for Good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04138606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie collective de labellisation, un catalyseur de l’engagement RSE des PME : l’exemple du label B Corp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si sobriété rimait avec pérennité ? Regards croisés de dirigeants du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entreprises à l’épreuve de la sobriété : enjeux et conditions de mise en œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM Paris, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04062707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions paradoxales : concilier transformation numérique et considérations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence de l'AIM : Les systèmes d'information face à la crise : en quête de résilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE est morte, vive la RNE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Toppia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie d’entreprise par le prisme du numérique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Numérique responsable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03817219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical injunctions: reconcile digital transformation with environmental considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03715212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain au cœur de l’industrie du futur : nouvelles formes de management & RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOFab ! Manufacturing du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03845030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire d’une PME engagée dans l’économie circulaire : la convivialité d’Illich comme valeur cardinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des parties-prenantes dans la GRH lors de l’engagement en RSO d’une association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’AGRH. « Vers une approche inclusive de la GRH ? 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03106859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale et pratiques RSE dans les PME familiales artisanales, une question d’alignement stratégique ? Le cas Les Bougies de Charroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International Francophone en Entrepreneuriat Et PME : Vers une recherche en entrepreneuriat &amp; PME plus engagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03242564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’Université responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l’Innovation (RRI); Agence Universitaire de la Francophonie (AUF), May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE est morte, vive la RSE !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l’IRGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03242600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la boîte noire de la transformation numérique: vers une industrie 4.h ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 2020: Colloque 610: L’humain au coeur de la transformation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02516987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement des PME envers les parties prenantes: trajectoires et facteurs explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Mhissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th LIC Conference (LIGUE International Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03278185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les entreprises sur le chemin de la transformation numérique par des démarches de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 2020: Colloque 636: L'organisation intelligente à l'ère de la transformation numérique: défis, opportunités et meilleures pratiques de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02516925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-création des savoirs entre chercheurs et décideurs dans la recherche intervention : cas de la thèse Cifre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche « Co-création des savoirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Clermont, Apr 2020, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02516148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation and CSR practices in artisanal family SMEs, a matter of strategic alignment? The case of Les Bougies de Charroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV RENT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03031533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis d'une transformation numérique responsable dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier : L'interdisciplinarité et la collaboration franco-québécoise pour soutenir l'innovation dans la transformation numérique et l'industrie 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques Cartier, Nov 2020, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02998174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la transformation numérique en PME: Une approche par la théorie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l'AIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02571772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du numérique et de la RSE dans les PME - Cas de 3 PME marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Business School, Jul 2020, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02482455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des déterminants de la légitimité du repreneur externe d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’AEI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02129132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la légitimité du repreneur externe d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AEI - Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics in the assembly line design problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès annuel de la société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02049529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transition and CSR in SMEs: Managing Paradoxes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXXIII (Research in Entrepreneurship and Small Business)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02388763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Resources Management and Digital Transformation in SMEs: How to Manage Paradoxes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Mosconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio de Santa-Eulalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Supply Chain 4.0: Challenges and Opportunities of Digital Transformation, Intelligent Manufacturing and Supply Chain Management 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02318547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet des pratiques RSE initiées par un repreneur externe d’une PME sur sa légitimité auprès de ses salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et dynamiques intra- et inter-organisations dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la RSE à la création de valeur partagée... Quelles opportunités et perspectives pour les PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : L'avenir pour la création de valeur partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avocats Conseils d'Entreprises (ACE), Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01765762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'ergonomie dans la conception des systèmes de production: outil d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01893206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly line balancing problem with consideration of workers fatigue and recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Sgarbossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Working Seminar on Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Innsbrück, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01711979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision stratégique et responsabilité sociale des PME - Résultats d’une étude contextualisée sur quatre cas de PME marocaines labellisées RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique, un levier de création de valeur partagée en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME "Entrepreneuriat et PME : question(s) de valeur(s)", Semaine du Management FNEGE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la RSE dans le partage de la vision stratégique des dirigeants. Cas des PME marocaines responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence internationale sur la RSO « Les innovations pro-sociales : de la finance responsable à l’entrepreneuriat social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01790875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique et travail: Le cas d'une PME industrielle du packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été "Les métiers du numérique: entre engagement, passion et contraintes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01888902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être au travail et performance globale en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale du Design : Semaine Biennale to Business: La performance par le bonheur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01494578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la RSE à la valeur partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l'association Avocats et Conseils d'Entreprises (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01612961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management responsable et création de valeur partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence MIXIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01512598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre quête de légitimité et réputation : trajectoires d'un label comme outil d'institutionnalisation de la RSE dans un contexte PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01629083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation durable et ambidextrie : des leviers de performance en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85ème Congrès de l’ACFAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01494532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR labelling, paths and logics in SME’s context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01494524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux culturels de la labellisation RSE des PME. Cas de la France et du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité de la RSE en PME au Maroc. Une approche par la vision stratégique du dirigeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-intervention comme levier d’apprentissage organisationnel : Etude de cas d’une démarche RPS/QVT dans un établissement d’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etats Généraux du Management 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01311814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision stratégique des dirigeants et RSE : Motivations, freins et enjeux pour les PME Marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3ème colloque international de recherche en économie et gestion (CIREG) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01311789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thèse Cifre, un dispositif facilitant les échanges entre chercheurs et décideurs : Etude de cas d’une thèse Cifre entre l’EMSE et l’IMCP Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etats Généraux du Management 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01311801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des pratiques RSE sur la relation entre repreneur et salariés : une analyse par la légitimité du repreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maturité des pratiques d'écoconception dans les PME de service : exploration à partir d'un modèle d'évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de la GRH dans les outils RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management responsable, un levier de la performance globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société, entreprise, économie : les transformations à l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01409614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de la RSE dans une association de l’Economie Sociale et Solidaire : cas de l’ADIMCP Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de l’ARIMHE : De nouvelles coopérations pour de nouvelles solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIMHE Association pour la Recherche Interdisciplinaire sur le Management des Entreprises, Nov 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01223818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement durable dans les PME par les opérations collectives : les leçons de deux expériences régionales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international du REDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau entreprise et développement durable École des sciences de la gestion Université du Québec à Montréal, Oct 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01223781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Innovation et Performance : une étude longitudinale en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du GRM " Responsabilité sociale et PME "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Management (GRM Toulon), Mar 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01134177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE, comme levier de légitimité de l’acquéreur ? Le cas du transfert d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation entrepreneuriale en PME et responsabilité sociale - Illustration par le cas d’une moyenne entreprise marocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées internationales scientifiques internationales du FEM (Forum des économistes Marocains)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cadi Ayyad, Mar 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01134171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de l’orientation entrepreneuriale et RSE en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie collective entrepreneuriale et appropriation du développement durable : analyse d’une opération régionale pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE, comme levier de légitimité de l’acquéreur? Le cas du transfert d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l'AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement collectif de PME sur la voie de la RSE: retour sur une expérience régionale française dans le secteur de l’écoconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences et Dispositifs de formation pour la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comp-RSE, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01223798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la qualité de vie au travail dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable, Jul 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01223784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique d’action du dirigeant et engagement RSE global en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Mhissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01158398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique dans le monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CESER-AGERA 2015 "Industrie du Futur, métiers de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01223825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Management for Cultural Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence finale du projet européen GESDIMEP (Gestión de la Diversidad en la Pequeña y Mediana Empresa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00966737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de la création de valeur partagée en contexte PME : étude exploratoire dans la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation de la RSE par la labellisation. Premières observations dans des clusters constitués de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès international francophone en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier RSE et innovation au service de la performance durable en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche " La croissance des entreprises : nouvel enjeu pour le management ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00989830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête INSEE 2011 sur la RSE : une relecture académique des résultats relatifs aux PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès RIODD 2014 : " Environnement et travail : quelles relations ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01061926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE, une démarche stratégique de changement organisationnel des PME familiales ? Le cas de la transmission-reprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI/AIREPME " Entrepreneuriat et PME : enjeux et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00989820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Management and Performance in SMEs: A French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB 2014 World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01010704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE, une source de création de valeur partagée en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence biennale de la société européenne d'économie écologique, ESEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, management responsable et performance durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARIMHE 2013 : Association pour la Recherche Interdisciplinaire sur le Management des Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00879620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE au cœur de la compétitivité des PME au 21ème siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue social: quelle contribution à la performance globale de l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trophées RSE Aquitaine 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Université Montesquieu, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00912379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR, a source of creating shared value in SMEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXVII - RESEARCH IN ENTREPRENEURSHIP AND SMALL BUSINESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00879611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité dynamique d'innovation responsable au service de la performance ? L'exemple d'une PME industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international " CSR and Firm Performance "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de la RSE et engagement global envers les parties prenantes : Cas des PME tunisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Mhissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Ben Boubaker Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès RIODD " Quelle articulation des problématiques sociales et environnementales au sein des organisations?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE au cœur de la PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IGPDE / Regards croisés sur l'entreprise : "La RSE, levier de croissance pour la PME", Ministère de l'Economie et des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00746676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de projet collaboratif et émergence d'une intelligence collective entrepreneuriale : une étude au sein d'un club de dirigeants de TPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence du Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brest, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00746666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of sustainable innovations in SMEs : the entrepreneur as a translator ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXVI : research in entrepreneurship and small business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reporting social et environnemental des PME cotées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Bnouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00718243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d'une stratégie collective entrepreneuriale : retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence du Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00746671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts-comptables et l'appropriation du développement durable par les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PME : en marche vers le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montréal, Canada. pp. 58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development, a vector of innovation dynamic capability in SMEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV RENT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bodo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, un catalyseur de la capacité dynamique d'innovation en milieu PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique, catalyseur d'une stratégie durable en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée de recherche du CEDAG-Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement au développement des TPE, une question de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Fabienne Dubroeuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez van Poppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alphonse-Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l'Académie de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise d'entreprise, une opportunité pour la mise en œuvre de la RSE en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental des PME du numérique : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée de l'Atelier de l'AIMS " Développement durable et entreprise "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention de l'exclusion à la responsabilité sociale des entreprises, comment agir concrètement à l'échelle locale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée " Agir contre l'exclusion avec les acteurs économiques : utopie ou performance ? ", FACE Grand Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies collectives entrepreneuriales et appropriation des démarches de DD en PME : l'exemple de l'engagement environnemental au sein d'un club de dirigeants du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Francophone sur l'Entrepreneuriat et la PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur Profile and Sustainable Innovation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Multinational Enterprises and Sustainable Development International Conference (MESD 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de créateur et stratégie d'engagement sociétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès de RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la diversité et performance en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " La diversité : questions pour les sciences sociales "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de créateur et stratégie sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management environnemental des PME : Une lecture à travers l'engagement du dirigeant et son profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhaina Ben Boubaker Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Responsabilité Sociale des Entreprises (RSE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'engagement sociétal : intention et pratiques de la nouvelle génération d'entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cadiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conference "Innovative Research in Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille et engagement environnemental des PME familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Louvain, Belgique. pp.C49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale d'entreprise : portraits croisés de deux entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du 30ème anniversaire de la Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception de la responsabilité sociale de l'entreprise (RSE) par les consommateurs seniors français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Bnouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental des PME familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Council for Small Business World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental des PME : Une analyse comparative France Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nice, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental des PME familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Council for Small Business World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Responsabilité Sociétale d'Entreprise (RSE) dans les PME familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Atelier Développement Durable de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle de compétitivité à vocation mondiale et travail collaboratif local : vers une redéfinition des frontières du cluster ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du CREPA " L'E-RH : quelles frontières pour l'entreprise ? ", Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Management in Profitable SMEs : An Exploratory Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd ICSB World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de management environnemental des PME françaises rentables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Management Practices in French Profitable SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 7th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement sociétal des PME : comment intégrer engagement environnemental et lutte contre l'exclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Management in French Small Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Conférence de l'IFSAM (International Federation of Scholarly Associations of Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin, Germany. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strategic Challenges of Environmental Management in Small Firms : An Exploratory Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Oslo, Norway. 39-09, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche collective, trajectoire d'appropriation catalytique du management environnemental par les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective du &amp;quot; Pôle de Compétitivité &amp;quot; comme pilote de projets innovants dans le cadre de relations &amp;quot; coopétitives &amp;quot; non automatiquement pérennes pour un secteur, une période et un territoire donnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone du Management de Projet (AFITEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des éco-entrepreneurs : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ième CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Fribourg, Suisse. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental, catalyseur de la dynamique territoriale ? Une analyse comparative de deux expériences en Nord Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Annecy, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial par un incubateur universitaire - Le point de vue critique d'un créateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Congrès de l'Académie de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un suivi post-création à distance, catalyseur de la survie des jeunes entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement des jeunes entreprises : entre darwinisme et assistanat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et moteurs de l'engagement des PME dans une démarche de management environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La responsabilité sociale des entreprises : réalité, mythe ou mystification ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et incubateurs universitaires : une relation en quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de l'Académie de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche collective, catalyseur de l'engagement environnemental en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du management environnemental dans les PME - Apports et limites d'une démarche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incubateurs universitaires et le paradoxe de la relation entre université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incubateur régional, catalyseur du processus entrepreneurial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneur en action : contextes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Agadir, Maroc. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification ISO 14 001, catalyseur du changement organisationnel ? L'expérience de deux maisons de champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du temps sur les nouvelles pratiques de segmentation de clientèle : l'exemple du marché bancaire des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur " La confiance en management - la gestion du changement - le temps en gestion "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical Reasoning: towards fruitful Perspectives in Management Research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conference "Innovative Research in Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCM : un exemple de création d'entreprise innovante au sein de l'incubateur régional Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Régionales de la Jeune Chambre Economique de Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif des incubateurs régionaux, catalyseur de l'essaimage universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Laval, Canada. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes de catalyse dans le processus décisionnel des dirigeants de PME innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Séminaire annuel "Organisations, innovation &amp; international", Université de technologie de Compiègne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Lille, France. pp. 297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Catalysis in Decision Making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Design Organisationnel - Syddansk Universitet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis in decision making process of innovative SMEs' managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Small Business Seminar (ESBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Gand, Belgium. pp. 481-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour l'introduction du concept de catalyse dans l'étude du processus décisionnel des dirigeants de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Congrès International Francophone sur la PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lille, Maroc. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement analogique en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie et méthodologie en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France. pp.193-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de catalyse dans la prise de décision stratégique : l'exemple des partenariats technologiques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat Collectif Grand Sud : CRET-LOG / ERFI Equipe Stratégie Grenoble 2/ IREGE / ISEOR / QEOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIODD 2016 « Energie, environnement et mutations sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint Etienne, France. , 2072 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01351025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Source de compétitivité pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSEO, La Documentation Française, 189p, 2012, Regards sur les PME, OSEO, 2110092203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00747001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre et évaluer les stratégies &amp;quot;développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cardebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Management Prospective Editions, pp.241, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la relation employeur/employé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol.10 (n°41), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux managériaux des nouvelles façons de travailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04127914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie dans les systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Finco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCERES LIMOS visit 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Clermont -Ferrand, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La permaindustrie, un modèle pour produire dans le respect des limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les entreprises gèrent-elles leurs transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01362034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au management responsable pour donner du sens au travail et créer de la valeur partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n° 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01713575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la recherche sur le développement durable et la RSE dans les PME à horizon 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01409606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier les retombées du développement durable dans les PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01223848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Management and Performance in SMEs: A French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01058350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCHECO : Comment pratiquer avec succès 'l'écolonomie' dans une PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 67p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise d'entreprise, une opportunité pour la mise en œuvre de la RSE en PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00534800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et RSE : une approche formation et recherche : une vision d'enseignantes-chercheuses &amp; d’enseignants-chercheurs en SHS de l'IMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines-Télécom. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc, Transition écologique et RSE : une approche formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04039433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la performance globale de la transformation digitale et managériale du territoire Loire Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2021, 110p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03330689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet &amp;quot;Les enjeux de la transition numérique pour les PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018, 98p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01804907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper. Companies of the future : the issues of digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut Mines-Télécom. 2016, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur la maturité des entreprises en éco-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2016, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01318823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F2DDC11"/>
+    <w:nsid w:val="39F0062A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sbergerdouce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9645-4888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072645415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0167b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05407517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Gholami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Arturo Garza-Reyes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Salameh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41660-025-00656-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05186975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118489ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Toppia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2024.40" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Mhissen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhaina Gherib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.193.0021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04532310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16593-4.p.0075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04228711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.051.0084" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03919040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Battini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2153185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04182571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sgarbossa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2015081" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines M&#8217;hissen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.049.0027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03689376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03661183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Sommer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03328641v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079190ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03522370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21474/IJAR01/13924" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03454116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Elbousserghini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03486278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.071.0147" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03042949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deschamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.041.0002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03049919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03049832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02612392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.194.0091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01923149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062127ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jamal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059179ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.036.0002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02126919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062129ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01876108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.400" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01612952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01494549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.162.0027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Badea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053581ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01293593v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.001.0069" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01376543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.023.0047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01317119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01198612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01132897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00967156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0093" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00998474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025693ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00996292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.012.0010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01082735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.123.0059" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2012.10593560" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.112.0011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00712826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00725888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.147-166" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227217v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.351.0010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695860v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0258" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00702881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhaina Ben Boubaker Gherib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695856v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.015.0009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.032.0207" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Roy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Audet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saint-Jean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695905v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695929v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695913v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701587v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00702867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789955v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04273948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03867838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803928975.00015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03432023v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03120500v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03031445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003022527" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01713543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01010622v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816690v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816678v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00730907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704020v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez van Poppel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704055v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330068v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05681-8_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055896v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56889/kseo4697" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926844v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo-Febvay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.06.173" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04780877v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382694v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fekih" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432292v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04117394v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04138606v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04062707v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151751v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641753v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03817219v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03715212v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03845030v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02516987v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03278185v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mhissen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03106859v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03242564v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03250337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03242600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02516925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02516148v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03031533v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02998174v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02571772v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02482455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02129132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Mazari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02049529v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02388763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02318547v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Mosconi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio de Santa-Eulalia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01888902v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01790875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01765762v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01893206v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01711979v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdous" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01713563v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01494578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01612961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01512598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01494532v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01629083v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01494524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409614v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350017v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350012v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311814v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311801v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350018v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158398v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01223825v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01223818v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01223781v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158400v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134171v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158403v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048396v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01223798v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01223784v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01010704v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00966737v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989806v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059680v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989830v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01061926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Debray" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989820v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816643v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00879620v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816656v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00912379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00879611v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816668v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816653v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765491v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718243v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bnouni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746671v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704072v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704064v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733442v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733429v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fabienne Dubroeuq" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alphonse-Tilloy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590952v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760998v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760978v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728185v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728189v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728187v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704083v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728971v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751982v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caumont" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cadiou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701583v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732872v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695846v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704085v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732822v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732815v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761004v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761148v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732864v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732945v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702932v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732837v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702921v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733062v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733138v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751988v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732998v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733091v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761154v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760937v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733171v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733344v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702890v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733148v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733382v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702896v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760958v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751975v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761169v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702904v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761216v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733395v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761198v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760970v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761232v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01351025v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00747001v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127857v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127914v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334671v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Finco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384137v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01362034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01713575v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409606v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01223848v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01058350v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761241v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534800v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03330689v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01318823v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sbergerdouce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9645-4888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072645415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=aw-XPq8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fekih" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.238.0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0167b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05407517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Gholami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Arturo Garza-Reyes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Salameh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41660-025-00656-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05186975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118489ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Toppia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2024.40" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Mhissen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhaina Gherib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.193.0021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04532310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16593-4.p.0075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04228711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.051.0084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03919040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Battini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2153185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04182571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sgarbossa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2015081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03661183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Sommer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03689376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0842" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines M&#8217;hissen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.049.0027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03328641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079190ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03522370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21474/IJAR01/13924" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03454116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Elbousserghini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03486278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.071.0147" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03042949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deschamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.041.0002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03049919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03049832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01923149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062127ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jamal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059179ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.036.0002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02126919v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062129ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02612392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.194.0091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01876108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.400" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01612952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01494549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.162.0027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Badea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053581ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01293593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.001.0069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01376543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.023.0047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01317119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01198612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01132897v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00967156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0093" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00998474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025693ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00996292v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.012.0010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01082735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.123.0059" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2012.10593560" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.112.0011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00712826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00725888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.147-166" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.351.0010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0258" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00702881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhaina Ben Boubaker Gherib" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.015.0009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695880v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.032.0207" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695899v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Roy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Audet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saint-Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695929v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728183v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00702867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701603v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789955v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04273948v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03867838v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803928975.00015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03432023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03120500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03031445v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003022527" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01713543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01010622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915156v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816690v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816678v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00730907v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704020v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez van Poppel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704033v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704058v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330068v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05681-8_16" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055896v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56889/kseo4697" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086537v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326321v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo-Febvay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396790v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.06.173" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04780877v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432292v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04117394v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04138606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151751v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04062707v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641695v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641753v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03817219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03715212v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03845030v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843315v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03106859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03242564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03250337v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03242600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02516987v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03278185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mhissen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02516925v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02516148v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03031533v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02998174v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02571772v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02482455v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02129132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Mazari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02049529v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02388763v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02318547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Mosconi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio de Santa-Eulalia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814388v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01765762v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01893206v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01711979v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdous" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814349v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01713563v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01790875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01888902v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01494578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01612961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01512598v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01629083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01494532v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01494524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350017v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350012v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311814v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311789v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311801v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350019v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350018v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350015v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01223818v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01223781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158400v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158403v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048396v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01223798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01223784v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158398v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01223825v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00966737v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989806v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059680v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989830v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01061926v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Debray" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989820v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01010704v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816643v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00879620v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816656v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00912379v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00879611v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816668v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816653v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746676v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746666v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765491v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718243v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bnouni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746671v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704072v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704080v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733442v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fabienne Dubroeuq" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alphonse-Tilloy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590952v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760998v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760978v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728185v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728189v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728831v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728187v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704083v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728971v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751982v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caumont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cadiou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701583v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732872v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732822v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695846v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704085v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732815v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761004v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761148v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732864v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702932v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732945v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732837v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733062v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732853v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751988v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732998v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702921v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733091v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761154v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760937v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733344v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702890v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733148v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702896v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760958v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751975v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761169v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702904v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761216v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761198v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733411v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733395v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760970v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761232v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01351025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00747001v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127857v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127914v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334671v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Finco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384137v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01362034v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01713575v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409606v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01223848v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01058350v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761241v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534800v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03330689v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01318823v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>