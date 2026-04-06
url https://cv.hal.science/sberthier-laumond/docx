--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -132,1691 +132,1825 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Constitution d’une base de données iconographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910 1960)</w:t>
+                <w:t xml:space="preserve">Multi-scale factors controlling fine sediment interstitial storage along a river continuum with contrasted bedload transport conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Alexandre Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+                <w:t xml:space="preserve">Anna Geffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dunesme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robinson Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les articles de données en sciences humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Lorraine, Mar 2025, Nancy, France. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 503, pp.110284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25262.42562⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015896v1</w:t>
+                <w:t xml:space="preserve">hal-05562710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de partage et valorisation des connaissances scientifiques de l'Observatoire Hommes-Milieux Vallée du Rhône</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel. Constitution d'une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Rocher</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Data &amp; Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dc.15880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739099v1</w:t>
+                <w:t xml:space="preserve">hal-05114056v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les polygones de fentes de gel hérités de la Montagne de Chine, futur site de la Réserve Naturelle Géologique de Haute Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myette Guiomar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/131vq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Intérêt des photographies aériennes obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Peeters</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mora</w:t>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...90 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20229.26085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinson Nedelec</w:t>
-[...534 lines deleted...]
-                <w:t xml:space="preserve">hal-04653180v1</w:t>
+                <w:t xml:space="preserve">hal-05158157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : constitution d’une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
+                <w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Pred'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l’état des habitats benthiques du Rhône dans les secteurs restaurés et non restaurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Geffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d’expérience des suivis de la restauration des habitats et recommandations opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bancarisation des données et métadonnées et valorisation des produits de recherche de l'OSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Graie. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR; Réserve Naturelle Nationale de l’île de la Platière. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750532v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dunesme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+                <w:t xml:space="preserve">Robinson Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05114056v1</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750527v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel. Constitution d'une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Constitution d’une base de données iconographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data &amp; Corpus</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05114056v2</w:t>
+              <w:t xml:space="preserve">Les articles de données en sciences humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Lorraine, Mar 2025, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25262.42562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polygones de fentes de gel hérités de la Montagne de Chine, futur site de la Réserve Naturelle Géologique de Haute Provence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Outils de partage et valorisation des connaissances scientifiques de l'Observatoire Hommes-Milieux Vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04914598v1</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Intérêt des photographies aériennes obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : constitution d’une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05158157v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1884,51 +2018,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7FDA1A4"/>
+    <w:nsid w:val="AC98053C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2115,51 +2249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sberthier-laumond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3834-1831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015896v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25262.42562" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131vq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sberthier-laumond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3834-1831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562710v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110284" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131vq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25262.42562" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>