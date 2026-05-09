--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -553,365 +553,486 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Intérêt des photographies aériennes obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
+                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Constitution d’une base de données iconographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Les articles de données en sciences humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Lorraine, Mar 2025, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25262.42562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158157v1</w:t>
+                <w:t xml:space="preserve">hal-05015896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils de partage et valorisation des connaissances scientifiques de l'Observatoire Hommes-Milieux Vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Pred'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’état des habitats benthiques du Rhône dans les secteurs restaurés et non restaurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -933,922 +1054,785 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Geffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience des suivis de la restauration des habitats et recommandations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bancarisation des données et métadonnées et valorisation des produits de recherche de l'OSR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Branger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Graie. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653180v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750527v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR; Réserve Naturelle Nationale de l’île de la Platière. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750532v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bancarisation des données et métadonnées et valorisation des produits de recherche de l'OSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Graie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750527v3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Constitution d’une base de données iconographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910 1960)</w:t>
+                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : constitution d’une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...130 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Antonio</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-04739099v1</w:t>
+                <w:t xml:space="preserve">hal-05114056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : constitution d’une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
+                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Intérêt des photographies aériennes obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
@@ -1879,70 +1863,86 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114056v1</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20229.26085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2018,51 +2018,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC98053C"/>
+    <w:nsid w:val="BB9B2CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2249,51 +2249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sberthier-laumond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3834-1831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562710v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110284" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131vq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25262.42562" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sberthier-laumond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3834-1831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562710v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110284" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131vq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25262.42562" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>