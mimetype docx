--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Boldo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sboldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1970-3019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112505821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auto-magically brought to you by HAL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées Francophones des Langages Applicatifs 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Magaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Arithmetic and Formal Proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press - Elsevier, pp.326, 2017, 9781785481123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Même les ordinateurs font des erreurs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Andler; Liliane Bel; Sylvie Benzoni-Gavage; Thierry Goudon; Cyril Imbert; Antoine Rousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brèves de maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Editions, pp.136-137, 2014, 978-2-36583-896-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique mathématique : Une photographie en 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme du fabricant de tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating-point arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Numerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.203-290. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0962492922000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.175-213. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-021-09612-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Round-Off Error of the Upwind Scheme for Advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ben Salem-Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Weens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2022.3191472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating round-to-nearest ties-to-zero &amp;quot;augmented&amp;quot; floating-point operations using round-to-nearest ties-to-even arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Q. Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (7), pp.1046 - 1058. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2020.3002702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137968v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Inverse Projection of Floating-Point Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 83 (3), pp.957--986. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-019-00711-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-off error and exceptional behavior analysis of explicit Runge-Kutta methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2019.2917902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of the 2Sum and Fast2Sum algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Graillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01310023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of Real Analysis: A Survey of Proof Assistants and Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.1196-1233. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129514000437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified Compilation of Floating-Point Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-014-9317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coquelicot: A User-Friendly Library of Real Analysis for Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.41-62. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-014-0181-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ordinateurs capables de calculer plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01069744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting computations: a mechanized proof from partial differential equations to actual program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2014.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769201v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave equation numerical resolution: a comprehensive mechanized proof of a C program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.423-456. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-012-9255-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649240v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of numerical programs when the compiler optimizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of numerical programs: from C annotated programs to mechanical proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.377-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Approximated error of the FMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2010.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est la faute à l'ordinateur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de découpe de gâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Verified Argument Reduction with a Fused Multiply-Add</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren-Cang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (8), pp.1139-1145. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demandez le programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahan's algorithm for a correct discriminant computation at last formally proven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (2), pp.220-225. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00171497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT Numerical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (2), pp.419-431. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10543-009-0218-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floats & Ropes: a case study for formal numerical program verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36th International Colloquium on Automata, Languages and Programming, 5556, pp.91--102. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02930-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : L’informatique, ce n’est pas pour les filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi mon ordinateur calcule-t-il faux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of a FMA and correctly-rounded sums: proved algorithms using rounding to odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (4), pp.462-471. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2007.70819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test qualifying the accuracy of Horner's rule for polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1-4), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:NUMA.0000049487.98618.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of two's complement floating point notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2-3), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-003-0120-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Theorem proving components for Educational software - ThEdu 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Narboux; Walther Neuper; Pedro Quaresma, Jul 2024, Nancy, France. pp.124 - 139, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.419.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725586v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Pathological Cases for Rounding Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM Meeting 2025: 16th Rencontres de l'Arithmétique en Informatique Mathématique – A Tribute to Jean-Michel Muller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Induction Principle and Tonelli's Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Formal Methods (FM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lübeck, Germany. pp.39--55, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27481-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Formal Tools for Computer Arithmetic: Flocq and Gappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH 2021 - 28th IEEE International Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Correctly-Rounded Fixed-Point-Arithmetic Dot-Product Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH 2020 - IEEE 27th Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Portland, United States. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq formalization of digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICM 2018 - 11th Conference on Intelligent Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hagenberg, Austria. pp.87--103, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96812-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Proved Algorithm to Compute the Correct Average of Decimal Floating-Point Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amherst, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq formal proof of the Lax–Milgram theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGPLAN Conference on Certified Programs and Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018610.3018625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of a Floating-Point Expansion Renormalization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Interactive Theorem Proving (ITP'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-off Error Analysis of Explicit One-Step Numerical Integration Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2017.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve formelle du théorème de Lax–Milgram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterators: where folds fail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-Consequence Control Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a correct and tight rounding error bound using rounding-to-nearest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stupid is as Stupid Does: Taking the Square Root of the Square of a Floating-Point Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh and Eighth International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seattle, WA, United States. pp.50--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Programs Computing the Floating-Point Average</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of tricky numerical computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Verified C Compiler Supporting Floating-Point Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arith - 21st IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compute the Area of a Triangle: a Formal Revisit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2013.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Real Analysis in Coq: a User-Friendly Approach to Integrals and Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPP - 2nd International Conference on Certified Programs and Proofs - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kyoto, Japan. pp.289-304, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École des Jeunes Chercheurs en Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Informatique Mathématique, Mar 2012, Rennes, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocq: A Unified Library for Proving Floating-point Algorithms in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.243-252, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2011.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of numerical programs: from C annotated programs to Coq proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSV-3: Third International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proof of a wave equation resolution scheme: the method error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP'10 - Interactive Theorem Proving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.147-162, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14052-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-independent proofs of numerical programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second NASA Formal Methods Symposium (NFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASA, Apr 2010, Washington D.C., United States. pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Coq and Gappa for Certifying Floating-Point Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Symposium on the Integration of Symbolic Computation and Mechanised Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Grand Bend, Ontario, Canada. pp.59-74, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02614-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proof for delayed finite field arithmetic using floating point operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Real Numbers and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Saint Jacques de Compostelle, Spain. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135090v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Faithful Evaluation of Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts, USA, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When double rounding is odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IMACS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorems on Efficient Argument Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Cang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Santiago de Compostela, Spain. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2003.1207670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the subtraction valid for any floating point system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Formal Methods for Industrial Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Málaga, Spain. pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proofs of numerical programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Minh Tuyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Digitéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structures : organisation, complexité, dynamique » des mot-clés au sens inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compute the Area of a Triangle: a Formal Revisit with a Tighter Error Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer validated proofs of a toolset for adaptable arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moreau-Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code de Conduite du GDR-IFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Backens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van den Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GDR-IFM. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9604, INRIA. 2025, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9590, INRIA. 2025, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9547, Inria. 2024, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebesgue Induction and Tonelli's Theorem in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9457, Institut National de Recherche en Informatique et en Automatique (INRIA). 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of the Bochner integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9456, Inria Saclay - Île de France; Inria de Paris. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9401, Inria, France. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When double rounding is odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-48, Laboratoire de l'informatique du parallélisme. 2004, 2+7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-41, Laboratoire de l'informatique du parallélisme. 2004, 2+10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test qualifying the accuracy of Horner's rule for polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-01, Laboratoire de l'informatique du parallélisme. 2003, 2+39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient conditions for exact floating point operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4644, LIP RR-2002-44, INRIA, LIP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deductive Formal Verification: How To Make Your Floating-Point Programs Behave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Arithmetic. Université Paris-Sud, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01089643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Boldo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sboldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1970-3019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112505821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auto-magically brought to you by HAL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées Francophones des Langages Applicatifs 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Magaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Arithmetic and Formal Proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press - Elsevier, pp.326, 2017, 9781785481123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Même les ordinateurs font des erreurs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Andler; Liliane Bel; Sylvie Benzoni-Gavage; Thierry Goudon; Cyril Imbert; Antoine Rousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brèves de maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Editions, pp.136-137, 2014, 978-2-36583-896-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique mathématique : Une photographie en 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme du fabricant de tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating-point arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Numerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.203-290. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0962492922000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.175-213. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-021-09612-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Round-Off Error of the Upwind Scheme for Advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ben Salem-Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Weens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2022.3191472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating round-to-nearest ties-to-zero &amp;quot;augmented&amp;quot; floating-point operations using round-to-nearest ties-to-even arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Q. Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (7), pp.1046 - 1058. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2020.3002702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137968v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Inverse Projection of Floating-Point Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 83 (3), pp.957--986. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-019-00711-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-off error and exceptional behavior analysis of explicit Runge-Kutta methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2019.2917902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of the 2Sum and Fast2Sum algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Graillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01310023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of Real Analysis: A Survey of Proof Assistants and Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.1196-1233. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129514000437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified Compilation of Floating-Point Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-014-9317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coquelicot: A User-Friendly Library of Real Analysis for Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.41-62. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-014-0181-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ordinateurs capables de calculer plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01069744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting computations: a mechanized proof from partial differential equations to actual program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2014.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769201v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave equation numerical resolution: a comprehensive mechanized proof of a C program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.423-456. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-012-9255-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649240v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of numerical programs when the compiler optimizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of numerical programs: from C annotated programs to mechanical proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.377-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Approximated error of the FMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2010.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est la faute à l'ordinateur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de découpe de gâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Verified Argument Reduction with a Fused Multiply-Add</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren-Cang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (8), pp.1139-1145. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahan's algorithm for a correct discriminant computation at last formally proven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (2), pp.220-225. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00171497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demandez le programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT Numerical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (2), pp.419-431. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10543-009-0218-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floats & Ropes: a case study for formal numerical program verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36th International Colloquium on Automata, Languages and Programming, 5556, pp.91--102. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02930-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : L’informatique, ce n’est pas pour les filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi mon ordinateur calcule-t-il faux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of a FMA and correctly-rounded sums: proved algorithms using rounding to odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (4), pp.462-471. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2007.70819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test qualifying the accuracy of Horner's rule for polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1-4), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:NUMA.0000049487.98618.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of two's complement floating point notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2-3), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-003-0120-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Theorem proving components for Educational software - ThEdu 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Narboux; Walther Neuper; Pedro Quaresma, Jul 2024, Nancy, France. pp.124 - 139, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.419.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725586v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Pathological Cases for Rounding Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM Meeting 2025: 16th Rencontres de l'Arithmétique en Informatique Mathématique – A Tribute to Jean-Michel Muller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Induction Principle and Tonelli's Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Formal Methods (FM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lübeck, Germany. pp.39--55, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27481-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Formal Tools for Computer Arithmetic: Flocq and Gappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH 2021 - 28th IEEE International Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Correctly-Rounded Fixed-Point-Arithmetic Dot-Product Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH 2020 - IEEE 27th Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Portland, United States. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq formalization of digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICM 2018 - 11th Conference on Intelligent Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hagenberg, Austria. pp.87--103, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96812-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Proved Algorithm to Compute the Correct Average of Decimal Floating-Point Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amherst, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq formal proof of the Lax–Milgram theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGPLAN Conference on Certified Programs and Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018610.3018625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-off Error Analysis of Explicit One-Step Numerical Integration Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2017.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of a Floating-Point Expansion Renormalization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Interactive Theorem Proving (ITP'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve formelle du théorème de Lax–Milgram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterators: where folds fail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-Consequence Control Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a correct and tight rounding error bound using rounding-to-nearest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stupid is as Stupid Does: Taking the Square Root of the Square of a Floating-Point Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh and Eighth International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seattle, WA, United States. pp.50--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Programs Computing the Floating-Point Average</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of tricky numerical computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Verified C Compiler Supporting Floating-Point Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arith - 21st IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compute the Area of a Triangle: a Formal Revisit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2013.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Real Analysis in Coq: a User-Friendly Approach to Integrals and Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPP - 2nd International Conference on Certified Programs and Proofs - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kyoto, Japan. pp.289-304, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École des Jeunes Chercheurs en Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Informatique Mathématique, Mar 2012, Rennes, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocq: A Unified Library for Proving Floating-point Algorithms in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.243-252, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2011.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of numerical programs: from C annotated programs to Coq proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSV-3: Third International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proof of a wave equation resolution scheme: the method error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP'10 - Interactive Theorem Proving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.147-162, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14052-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-independent proofs of numerical programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second NASA Formal Methods Symposium (NFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASA, Apr 2010, Washington D.C., United States. pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Coq and Gappa for Certifying Floating-Point Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Symposium on the Integration of Symbolic Computation and Mechanised Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Grand Bend, Ontario, Canada. pp.59-74, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02614-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proof for delayed finite field arithmetic using floating point operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Real Numbers and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Saint Jacques de Compostelle, Spain. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135090v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Faithful Evaluation of Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts, USA, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When double rounding is odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IMACS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorems on Efficient Argument Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Cang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Santiago de Compostela, Spain. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2003.1207670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the subtraction valid for any floating point system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Formal Methods for Industrial Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Málaga, Spain. pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proofs of numerical programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Minh Tuyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Digitéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structures : organisation, complexité, dynamique » des mot-clés au sens inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compute the Area of a Triangle: a Formal Revisit with a Tighter Error Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer validated proofs of a toolset for adaptable arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moreau-Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code de Conduite du GDR-IFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Backens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van den Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GDR-IFM. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9604, INRIA. 2025, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9590, INRIA. 2025, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9547, Inria. 2024, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebesgue Induction and Tonelli's Theorem in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9457, Institut National de Recherche en Informatique et en Automatique (INRIA). 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of the Bochner integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9456, Inria Saclay - Île de France; Inria de Paris. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9401, Inria, France. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When double rounding is odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-48, Laboratoire de l'informatique du parallélisme. 2004, 2+7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-41, Laboratoire de l'informatique du parallélisme. 2004, 2+10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test qualifying the accuracy of Horner's rule for polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-01, Laboratoire de l'informatique du parallélisme. 2003, 2+39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient conditions for exact floating point operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4644, LIP RR-2002-44, INRIA, LIP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deductive Formal Verification: How To Make Your Floating-Point Programs Behave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Arithmetic. Université Paris-Sud, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01089643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F9165B8"/>
+    <w:nsid w:val="034F222C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sboldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1970-3019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112505821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-021-09612-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ben Salem-Knapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Weens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3191472" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137968v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3002702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gallois-Wong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuoq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00711-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883843v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2917902" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01310023v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806920v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lelay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860648v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0181-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01069744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168401v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Cang Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171497v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1_8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57J57B20-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/inria-00080427v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2007.70819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049487.98618.61" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-003-0120-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FF358FEF763D6987790EE80F716E7DDAF67E649/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725586v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Piriou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889276v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouhcine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982017v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728828v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96812-4_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01772272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourneur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Popescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581807v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.29" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712938v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_22" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534854v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.40" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02614-0_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135090v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070603v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Cang Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2003.1207670" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Tuyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moreau-Finot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550762v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564379v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516749v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03194113v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102015v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01089643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sboldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1970-3019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112505821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-021-09612-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ben Salem-Knapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Weens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3191472" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137968v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3002702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gallois-Wong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuoq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00711-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883843v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2917902" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01310023v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806920v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lelay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860648v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0181-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01069744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168401v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Cang Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171497v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.200" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1_8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57J57B20-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/inria-00080427v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2007.70819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049487.98618.61" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-003-0120-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FF358FEF763D6987790EE80F716E7DDAF67E649/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725586v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Piriou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889276v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouhcine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982017v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728828v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96812-4_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01772272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourneur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Popescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581807v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.29" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712938v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_22" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534854v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.40" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02614-0_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135090v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070603v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Cang Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2003.1207670" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Tuyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moreau-Finot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550762v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564379v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516749v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03194113v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102015v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01089643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>