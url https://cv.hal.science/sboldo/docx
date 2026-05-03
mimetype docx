--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Boldo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sboldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1970-3019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112505821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auto-magically brought to you by HAL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées Francophones des Langages Applicatifs 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Magaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Arithmetic and Formal Proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press - Elsevier, pp.326, 2017, 9781785481123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Même les ordinateurs font des erreurs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Andler; Liliane Bel; Sylvie Benzoni-Gavage; Thierry Goudon; Cyril Imbert; Antoine Rousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brèves de maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Editions, pp.136-137, 2014, 978-2-36583-896-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique mathématique : Une photographie en 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme du fabricant de tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating-point arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Numerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.203-290. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0962492922000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.175-213. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-021-09612-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Round-Off Error of the Upwind Scheme for Advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ben Salem-Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Weens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2022.3191472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating round-to-nearest ties-to-zero &amp;quot;augmented&amp;quot; floating-point operations using round-to-nearest ties-to-even arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Q. Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (7), pp.1046 - 1058. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2020.3002702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137968v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Inverse Projection of Floating-Point Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 83 (3), pp.957--986. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-019-00711-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-off error and exceptional behavior analysis of explicit Runge-Kutta methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2019.2917902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of the 2Sum and Fast2Sum algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Graillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01310023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of Real Analysis: A Survey of Proof Assistants and Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.1196-1233. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129514000437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified Compilation of Floating-Point Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-014-9317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coquelicot: A User-Friendly Library of Real Analysis for Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.41-62. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-014-0181-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ordinateurs capables de calculer plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01069744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting computations: a mechanized proof from partial differential equations to actual program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2014.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769201v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave equation numerical resolution: a comprehensive mechanized proof of a C program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.423-456. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-012-9255-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649240v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of numerical programs when the compiler optimizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of numerical programs: from C annotated programs to mechanical proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.377-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Approximated error of the FMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2010.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est la faute à l'ordinateur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de découpe de gâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Verified Argument Reduction with a Fused Multiply-Add</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren-Cang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (8), pp.1139-1145. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahan's algorithm for a correct discriminant computation at last formally proven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (2), pp.220-225. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00171497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demandez le programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT Numerical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (2), pp.419-431. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10543-009-0218-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floats & Ropes: a case study for formal numerical program verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36th International Colloquium on Automata, Languages and Programming, 5556, pp.91--102. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02930-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : L’informatique, ce n’est pas pour les filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi mon ordinateur calcule-t-il faux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of a FMA and correctly-rounded sums: proved algorithms using rounding to odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (4), pp.462-471. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2007.70819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test qualifying the accuracy of Horner's rule for polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1-4), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:NUMA.0000049487.98618.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of two's complement floating point notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2-3), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-003-0120-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Theorem proving components for Educational software - ThEdu 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Narboux; Walther Neuper; Pedro Quaresma, Jul 2024, Nancy, France. pp.124 - 139, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.419.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725586v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Pathological Cases for Rounding Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM Meeting 2025: 16th Rencontres de l'Arithmétique en Informatique Mathématique – A Tribute to Jean-Michel Muller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Induction Principle and Tonelli's Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Formal Methods (FM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lübeck, Germany. pp.39--55, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27481-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Formal Tools for Computer Arithmetic: Flocq and Gappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH 2021 - 28th IEEE International Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Correctly-Rounded Fixed-Point-Arithmetic Dot-Product Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH 2020 - IEEE 27th Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Portland, United States. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq formalization of digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICM 2018 - 11th Conference on Intelligent Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hagenberg, Austria. pp.87--103, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96812-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Proved Algorithm to Compute the Correct Average of Decimal Floating-Point Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amherst, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq formal proof of the Lax–Milgram theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGPLAN Conference on Certified Programs and Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018610.3018625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-off Error Analysis of Explicit One-Step Numerical Integration Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2017.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of a Floating-Point Expansion Renormalization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Interactive Theorem Proving (ITP'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve formelle du théorème de Lax–Milgram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterators: where folds fail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-Consequence Control Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a correct and tight rounding error bound using rounding-to-nearest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stupid is as Stupid Does: Taking the Square Root of the Square of a Floating-Point Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh and Eighth International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seattle, WA, United States. pp.50--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Programs Computing the Floating-Point Average</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of tricky numerical computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Verified C Compiler Supporting Floating-Point Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arith - 21st IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compute the Area of a Triangle: a Formal Revisit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2013.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Real Analysis in Coq: a User-Friendly Approach to Integrals and Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPP - 2nd International Conference on Certified Programs and Proofs - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kyoto, Japan. pp.289-304, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École des Jeunes Chercheurs en Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Informatique Mathématique, Mar 2012, Rennes, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocq: A Unified Library for Proving Floating-point Algorithms in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.243-252, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2011.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of numerical programs: from C annotated programs to Coq proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSV-3: Third International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proof of a wave equation resolution scheme: the method error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP'10 - Interactive Theorem Proving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.147-162, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14052-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-independent proofs of numerical programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second NASA Formal Methods Symposium (NFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASA, Apr 2010, Washington D.C., United States. pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Coq and Gappa for Certifying Floating-Point Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Symposium on the Integration of Symbolic Computation and Mechanised Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Grand Bend, Ontario, Canada. pp.59-74, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02614-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proof for delayed finite field arithmetic using floating point operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Real Numbers and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Saint Jacques de Compostelle, Spain. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135090v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Faithful Evaluation of Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts, USA, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When double rounding is odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IMACS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorems on Efficient Argument Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Cang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Santiago de Compostela, Spain. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2003.1207670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the subtraction valid for any floating point system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Formal Methods for Industrial Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Málaga, Spain. pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proofs of numerical programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Minh Tuyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Digitéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structures : organisation, complexité, dynamique » des mot-clés au sens inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compute the Area of a Triangle: a Formal Revisit with a Tighter Error Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer validated proofs of a toolset for adaptable arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moreau-Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code de Conduite du GDR-IFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Backens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van den Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GDR-IFM. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9604, INRIA. 2025, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9590, INRIA. 2025, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9547, Inria. 2024, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebesgue Induction and Tonelli's Theorem in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9457, Institut National de Recherche en Informatique et en Automatique (INRIA). 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of the Bochner integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9456, Inria Saclay - Île de France; Inria de Paris. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9401, Inria, France. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When double rounding is odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-48, Laboratoire de l'informatique du parallélisme. 2004, 2+7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-41, Laboratoire de l'informatique du parallélisme. 2004, 2+10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test qualifying the accuracy of Horner's rule for polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-01, Laboratoire de l'informatique du parallélisme. 2003, 2+39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient conditions for exact floating point operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4644, LIP RR-2002-44, INRIA, LIP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deductive Formal Verification: How To Make Your Floating-Point Programs Behave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Arithmetic. Université Paris-Sud, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01089643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Boldo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sboldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1970-3019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112505821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auto-magically brought to you by HAL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées Francophones des Langages Applicatifs 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Magaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Arithmetic and Formal Proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press - Elsevier, pp.326, 2017, 9781785481123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Même les ordinateurs font des erreurs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Andler; Liliane Bel; Sylvie Benzoni-Gavage; Thierry Goudon; Cyril Imbert; Antoine Rousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brèves de maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Editions, pp.136-137, 2014, 978-2-36583-896-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique mathématique : Une photographie en 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme du fabricant de tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating-point arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Numerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.203-290. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0962492922000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.175-213. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-021-09612-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Round-Off Error of the Upwind Scheme for Advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ben Salem-Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Weens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2022.3191472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating round-to-nearest ties-to-zero &amp;quot;augmented&amp;quot; floating-point operations using round-to-nearest ties-to-even arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Q. Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (7), pp.1046 - 1058. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2020.3002702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137968v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Inverse Projection of Floating-Point Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 83 (3), pp.957--986. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-019-00711-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-off error and exceptional behavior analysis of explicit Runge-Kutta methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2019.2917902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of the 2Sum and Fast2Sum algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Graillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01310023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of Real Analysis: A Survey of Proof Assistants and Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.1196-1233. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129514000437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified Compilation of Floating-Point Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-014-9317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coquelicot: A User-Friendly Library of Real Analysis for Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.41-62. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-014-0181-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ordinateurs capables de calculer plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01069744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting computations: a mechanized proof from partial differential equations to actual program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2014.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769201v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave equation numerical resolution: a comprehensive mechanized proof of a C program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.423-456. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-012-9255-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649240v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of numerical programs: from C annotated programs to mechanical proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.377-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of numerical programs when the compiler optimizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Approximated error of the FMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2010.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est la faute à l'ordinateur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de découpe de gâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Verified Argument Reduction with a Fused Multiply-Add</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren-Cang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (8), pp.1139-1145. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demandez le programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahan's algorithm for a correct discriminant computation at last formally proven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (2), pp.220-225. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00171497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT Numerical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (2), pp.419-431. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10543-009-0218-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floats & Ropes: a case study for formal numerical program verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36th International Colloquium on Automata, Languages and Programming, 5556, pp.91--102. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02930-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : L’informatique, ce n’est pas pour les filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi mon ordinateur calcule-t-il faux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of a FMA and correctly-rounded sums: proved algorithms using rounding to odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (4), pp.462-471. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2007.70819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test qualifying the accuracy of Horner's rule for polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1-4), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:NUMA.0000049487.98618.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of two's complement floating point notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2-3), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-003-0120-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Theorem proving components for Educational software - ThEdu 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Narboux; Walther Neuper; Pedro Quaresma, Jul 2024, Nancy, France. pp.124 - 139, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.419.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725586v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Pathological Cases for Rounding Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM Meeting 2025: 16th Rencontres de l'Arithmétique en Informatique Mathématique – A Tribute to Jean-Michel Muller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Induction Principle and Tonelli's Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Formal Methods (FM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lübeck, Germany. pp.39--55, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27481-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Formal Tools for Computer Arithmetic: Flocq and Gappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH 2021 - 28th IEEE International Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Correctly-Rounded Fixed-Point-Arithmetic Dot-Product Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH 2020 - IEEE 27th Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Portland, United States. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq formalization of digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICM 2018 - 11th Conference on Intelligent Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hagenberg, Austria. pp.87--103, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96812-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Proved Algorithm to Compute the Correct Average of Decimal Floating-Point Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amherst, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq formal proof of the Lax–Milgram theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGPLAN Conference on Certified Programs and Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018610.3018625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve formelle du théorème de Lax–Milgram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of a Floating-Point Expansion Renormalization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Interactive Theorem Proving (ITP'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-off Error Analysis of Explicit One-Step Numerical Integration Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2017.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterators: where folds fail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-Consequence Control Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a correct and tight rounding error bound using rounding-to-nearest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stupid is as Stupid Does: Taking the Square Root of the Square of a Floating-Point Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh and Eighth International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seattle, WA, United States. pp.50--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Programs Computing the Floating-Point Average</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of tricky numerical computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Verified C Compiler Supporting Floating-Point Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arith - 21st IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compute the Area of a Triangle: a Formal Revisit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2013.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Real Analysis in Coq: a User-Friendly Approach to Integrals and Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPP - 2nd International Conference on Certified Programs and Proofs - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kyoto, Japan. pp.289-304, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École des Jeunes Chercheurs en Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Informatique Mathématique, Mar 2012, Rennes, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocq: A Unified Library for Proving Floating-point Algorithms in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.243-252, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2011.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of numerical programs: from C annotated programs to Coq proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSV-3: Third International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proof of a wave equation resolution scheme: the method error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP'10 - Interactive Theorem Proving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.147-162, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14052-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-independent proofs of numerical programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second NASA Formal Methods Symposium (NFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASA, Apr 2010, Washington D.C., United States. pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Coq and Gappa for Certifying Floating-Point Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Symposium on the Integration of Symbolic Computation and Mechanised Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Grand Bend, Ontario, Canada. pp.59-74, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02614-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proof for delayed finite field arithmetic using floating point operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Real Numbers and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Saint Jacques de Compostelle, Spain. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135090v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Faithful Evaluation of Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts, USA, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When double rounding is odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IMACS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorems on Efficient Argument Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Cang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Santiago de Compostela, Spain. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2003.1207670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the subtraction valid for any floating point system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Formal Methods for Industrial Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Málaga, Spain. pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proofs of numerical programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Minh Tuyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Digitéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structures : organisation, complexité, dynamique » des mot-clés au sens inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compute the Area of a Triangle: a Formal Revisit with a Tighter Error Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer validated proofs of a toolset for adaptable arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moreau-Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code de Conduite du GDR-IFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Backens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van den Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GDR-IFM. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9590, INRIA. 2025, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9604, INRIA. 2025, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9547, Inria. 2024, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebesgue Induction and Tonelli's Theorem in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9457, Institut National de Recherche en Informatique et en Automatique (INRIA). 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of the Bochner integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9456, Inria Saclay - Île de France; Inria de Paris. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9401, Inria, France. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-41, Laboratoire de l'informatique du parallélisme. 2004, 2+10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When double rounding is odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-48, Laboratoire de l'informatique du parallélisme. 2004, 2+7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test qualifying the accuracy of Horner's rule for polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-01, Laboratoire de l'informatique du parallélisme. 2003, 2+39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient conditions for exact floating point operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4644, LIP RR-2002-44, INRIA, LIP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deductive Formal Verification: How To Make Your Floating-Point Programs Behave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Arithmetic. Université Paris-Sud, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01089643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="034F222C"/>
+    <w:nsid w:val="DC76ED7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sboldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1970-3019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112505821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-021-09612-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ben Salem-Knapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Weens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3191472" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137968v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3002702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gallois-Wong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuoq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00711-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883843v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2917902" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01310023v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806920v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lelay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860648v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0181-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01069744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168401v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Cang Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171497v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.200" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1_8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57J57B20-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/inria-00080427v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2007.70819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049487.98618.61" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-003-0120-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FF358FEF763D6987790EE80F716E7DDAF67E649/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725586v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Piriou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889276v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouhcine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982017v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728828v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96812-4_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01772272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourneur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Popescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581807v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.29" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712938v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_22" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534854v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.40" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02614-0_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135090v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070603v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Cang Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2003.1207670" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Tuyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moreau-Finot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550762v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564379v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516749v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03194113v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102015v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01089643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sboldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1970-3019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112505821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-021-09612-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ben Salem-Knapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Weens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3191472" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137968v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3002702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gallois-Wong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuoq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00711-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883843v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2917902" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01310023v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806920v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lelay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860648v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0181-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01069744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168401v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Cang Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171497v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1_8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57J57B20-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/inria-00080427v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2007.70819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049487.98618.61" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-003-0120-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FF358FEF763D6987790EE80F716E7DDAF67E649/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725586v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Piriou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889276v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouhcine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982017v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728828v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96812-4_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01772272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourneur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Popescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.29" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712938v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_22" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534854v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.40" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02614-0_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135090v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070603v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Cang Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2003.1207670" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Tuyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128954v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moreau-Finot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128905v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550762v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564379v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516749v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03194113v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102015v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01089643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>