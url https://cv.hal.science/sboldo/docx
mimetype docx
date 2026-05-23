--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Boldo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sboldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1970-3019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112505821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auto-magically brought to you by HAL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées Francophones des Langages Applicatifs 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Magaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Arithmetic and Formal Proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press - Elsevier, pp.326, 2017, 9781785481123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Même les ordinateurs font des erreurs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Andler; Liliane Bel; Sylvie Benzoni-Gavage; Thierry Goudon; Cyril Imbert; Antoine Rousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brèves de maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Editions, pp.136-137, 2014, 978-2-36583-896-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique mathématique : Une photographie en 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme du fabricant de tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating-point arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Numerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.203-290. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0962492922000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.175-213. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-021-09612-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Round-Off Error of the Upwind Scheme for Advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ben Salem-Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Weens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2022.3191472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating round-to-nearest ties-to-zero &amp;quot;augmented&amp;quot; floating-point operations using round-to-nearest ties-to-even arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Q. Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (7), pp.1046 - 1058. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2020.3002702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137968v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Inverse Projection of Floating-Point Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 83 (3), pp.957--986. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-019-00711-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-off error and exceptional behavior analysis of explicit Runge-Kutta methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2019.2917902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of the 2Sum and Fast2Sum algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Graillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01310023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of Real Analysis: A Survey of Proof Assistants and Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.1196-1233. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129514000437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified Compilation of Floating-Point Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-014-9317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coquelicot: A User-Friendly Library of Real Analysis for Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.41-62. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-014-0181-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ordinateurs capables de calculer plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01069744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting computations: a mechanized proof from partial differential equations to actual program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2014.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769201v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave equation numerical resolution: a comprehensive mechanized proof of a C program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.423-456. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-012-9255-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649240v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of numerical programs: from C annotated programs to mechanical proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.377-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of numerical programs when the compiler optimizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Approximated error of the FMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2010.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est la faute à l'ordinateur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de découpe de gâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Verified Argument Reduction with a Fused Multiply-Add</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren-Cang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (8), pp.1139-1145. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demandez le programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahan's algorithm for a correct discriminant computation at last formally proven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (2), pp.220-225. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00171497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT Numerical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (2), pp.419-431. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10543-009-0218-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floats & Ropes: a case study for formal numerical program verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36th International Colloquium on Automata, Languages and Programming, 5556, pp.91--102. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02930-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : L’informatique, ce n’est pas pour les filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi mon ordinateur calcule-t-il faux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of a FMA and correctly-rounded sums: proved algorithms using rounding to odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (4), pp.462-471. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2007.70819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test qualifying the accuracy of Horner's rule for polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1-4), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:NUMA.0000049487.98618.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of two's complement floating point notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2-3), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-003-0120-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Theorem proving components for Educational software - ThEdu 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Narboux; Walther Neuper; Pedro Quaresma, Jul 2024, Nancy, France. pp.124 - 139, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.419.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725586v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Pathological Cases for Rounding Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM Meeting 2025: 16th Rencontres de l'Arithmétique en Informatique Mathématique – A Tribute to Jean-Michel Muller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Induction Principle and Tonelli's Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Formal Methods (FM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lübeck, Germany. pp.39--55, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27481-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Formal Tools for Computer Arithmetic: Flocq and Gappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH 2021 - 28th IEEE International Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Correctly-Rounded Fixed-Point-Arithmetic Dot-Product Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH 2020 - IEEE 27th Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Portland, United States. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq formalization of digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICM 2018 - 11th Conference on Intelligent Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hagenberg, Austria. pp.87--103, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96812-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Proved Algorithm to Compute the Correct Average of Decimal Floating-Point Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amherst, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq formal proof of the Lax–Milgram theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGPLAN Conference on Certified Programs and Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018610.3018625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve formelle du théorème de Lax–Milgram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of a Floating-Point Expansion Renormalization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Interactive Theorem Proving (ITP'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-off Error Analysis of Explicit One-Step Numerical Integration Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2017.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterators: where folds fail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-Consequence Control Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a correct and tight rounding error bound using rounding-to-nearest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stupid is as Stupid Does: Taking the Square Root of the Square of a Floating-Point Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh and Eighth International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seattle, WA, United States. pp.50--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Programs Computing the Floating-Point Average</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of tricky numerical computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Verified C Compiler Supporting Floating-Point Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arith - 21st IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compute the Area of a Triangle: a Formal Revisit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2013.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Real Analysis in Coq: a User-Friendly Approach to Integrals and Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPP - 2nd International Conference on Certified Programs and Proofs - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kyoto, Japan. pp.289-304, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École des Jeunes Chercheurs en Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Informatique Mathématique, Mar 2012, Rennes, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocq: A Unified Library for Proving Floating-point Algorithms in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.243-252, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2011.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of numerical programs: from C annotated programs to Coq proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSV-3: Third International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proof of a wave equation resolution scheme: the method error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP'10 - Interactive Theorem Proving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.147-162, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14052-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-independent proofs of numerical programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second NASA Formal Methods Symposium (NFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASA, Apr 2010, Washington D.C., United States. pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Coq and Gappa for Certifying Floating-Point Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Symposium on the Integration of Symbolic Computation and Mechanised Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Grand Bend, Ontario, Canada. pp.59-74, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02614-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proof for delayed finite field arithmetic using floating point operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Real Numbers and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Saint Jacques de Compostelle, Spain. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135090v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Faithful Evaluation of Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts, USA, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When double rounding is odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IMACS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorems on Efficient Argument Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Cang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Santiago de Compostela, Spain. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2003.1207670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the subtraction valid for any floating point system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Formal Methods for Industrial Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Málaga, Spain. pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proofs of numerical programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Minh Tuyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Digitéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structures : organisation, complexité, dynamique » des mot-clés au sens inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compute the Area of a Triangle: a Formal Revisit with a Tighter Error Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer validated proofs of a toolset for adaptable arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moreau-Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code de Conduite du GDR-IFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Backens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van den Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GDR-IFM. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9590, INRIA. 2025, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Monomial and Graded Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9604, INRIA. 2025, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9547, Inria. 2024, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebesgue Induction and Tonelli's Theorem in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9457, Institut National de Recherche en Informatique et en Automatique (INRIA). 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of the Bochner integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9456, Inria Saclay - Île de France; Inria de Paris. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9401, Inria, France. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-41, Laboratoire de l'informatique du parallélisme. 2004, 2+10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When double rounding is odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-48, Laboratoire de l'informatique du parallélisme. 2004, 2+7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test qualifying the accuracy of Horner's rule for polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-01, Laboratoire de l'informatique du parallélisme. 2003, 2+39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient conditions for exact floating point operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4644, LIP RR-2002-44, INRIA, LIP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deductive Formal Verification: How To Make Your Floating-Point Programs Behave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Arithmetic. Université Paris-Sud, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01089643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Boldo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sboldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1970-3019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112505821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auto-magically brought to you by HAL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées Francophones des Langages Applicatifs 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Magaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Arithmetic and Formal Proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press - Elsevier, pp.326, 2017, 9781785481123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la science informatique pour les enseignants de la discipline en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dowek. CRDP Paris, pp.376, 2011, Repères pour agir (RPA disciplines &amp; compétences), Christine Moulin, 978-2-86631-188-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Même les ordinateurs font des erreurs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Andler; Liliane Bel; Sylvie Benzoni-Gavage; Thierry Goudon; Cyril Imbert; Antoine Rousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brèves de maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Editions, pp.136-137, 2014, 978-2-36583-896-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique mathématique : Une photographie en 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme du fabricant de tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating-point arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Numerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.203-290. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0962492922000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.175-213. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-021-09612-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Round-Off Error of the Upwind Scheme for Advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ben Salem-Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Weens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2022.3191472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating round-to-nearest ties-to-zero &amp;quot;augmented&amp;quot; floating-point operations using round-to-nearest ties-to-even arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Q. Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (7), pp.1046 - 1058. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2020.3002702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137968v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Inverse Projection of Floating-Point Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 83 (3), pp.957--986. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-019-00711-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-off error and exceptional behavior analysis of explicit Runge-Kutta methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2019.2917902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of the 2Sum and Fast2Sum algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Graillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01310023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of Real Analysis: A Survey of Proof Assistants and Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.1196-1233. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129514000437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified Compilation of Floating-Point Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-014-9317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coquelicot: A User-Friendly Library of Real Analysis for Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.41-62. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-014-0181-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting computations: a mechanized proof from partial differential equations to actual program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2014.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769201v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ordinateurs capables de calculer plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01069744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave equation numerical resolution: a comprehensive mechanized proof of a C program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.423-456. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-012-9255-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649240v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of numerical programs: from C annotated programs to mechanical proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.377-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of numerical programs when the compiler optimizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Approximated error of the FMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2010.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de découpe de gâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est la faute à l'ordinateur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floats & Ropes: a case study for formal numerical program verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36th International Colloquium on Automata, Languages and Programming, 5556, pp.91--102. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02930-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Verified Argument Reduction with a Fused Multiply-Add</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren-Cang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (8), pp.1139-1145. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demandez le programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahan's algorithm for a correct discriminant computation at last formally proven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (2), pp.220-225. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00171497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT Numerical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (2), pp.419-431. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10543-009-0218-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi mon ordinateur calcule-t-il faux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : L’informatique, ce n’est pas pour les filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of a FMA and correctly-rounded sums: proved algorithms using rounding to odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (4), pp.462-471. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2007.70819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test qualifying the accuracy of Horner's rule for polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1-4), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:NUMA.0000049487.98618.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of two's complement floating point notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2-3), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-003-0120-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Pathological Cases for Rounding Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM Meeting 2025: 16th Rencontres de l'Arithmétique en Informatique Mathématique – A Tribute to Jean-Michel Muller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Theorem proving components for Educational software - ThEdu 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Narboux; Walther Neuper; Pedro Quaresma, Jul 2024, Nancy, France. pp.124 - 139, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.419.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725586v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Induction Principle and Tonelli's Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Formal Methods (FM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lübeck, Germany. pp.39--55, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27481-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Formal Tools for Computer Arithmetic: Flocq and Gappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH 2021 - 28th IEEE International Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Correctly-Rounded Fixed-Point-Arithmetic Dot-Product Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH 2020 - IEEE 27th Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Portland, United States. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Proved Algorithm to Compute the Correct Average of Decimal Floating-Point Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amherst, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq formalization of digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gallois-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICM 2018 - 11th Conference on Intelligent Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hagenberg, Austria. pp.87--103, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96812-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq formal proof of the Lax–Milgram theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGPLAN Conference on Certified Programs and Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018610.3018625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve formelle du théorème de Lax–Milgram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of a Floating-Point Expansion Renormalization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Interactive Theorem Proving (ITP'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-off Error Analysis of Explicit One-Step Numerical Integration Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2017.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a correct and tight rounding error bound using rounding-to-nearest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterators: where folds fail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on High-Consequence Control Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stupid is as Stupid Does: Taking the Square Root of the Square of a Floating-Point Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh and Eighth International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seattle, WA, United States. pp.50--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Programs Computing the Floating-Point Average</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of tricky numerical computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compute the Area of a Triangle: a Formal Revisit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2013.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formally-Verified C Compiler Supporting Floating-Point Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Henri Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arith - 21st IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Real Analysis in Coq: a User-Friendly Approach to Integrals and Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPP - 2nd International Conference on Certified Programs and Proofs - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kyoto, Japan. pp.289-304, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École des Jeunes Chercheurs en Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Informatique Mathématique, Mar 2012, Rennes, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocq: A Unified Library for Proving Floating-point Algorithms in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.243-252, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2011.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-independent proofs of numerical programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second NASA Formal Methods Symposium (NFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASA, Apr 2010, Washington D.C., United States. pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of numerical programs: from C annotated programs to Coq proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSV-3: Third International Workshop on Numerical Software Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proof of a wave equation resolution scheme: the method error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP'10 - Interactive Theorem Proving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.147-162, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14052-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Coq and Gappa for Certifying Floating-Point Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Symposium on the Integration of Symbolic Computation and Mechanised Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Grand Bend, Ontario, Canada. pp.59-74, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02614-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proof for delayed finite field arithmetic using floating point operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Real Numbers and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Saint Jacques de Compostelle, Spain. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135090v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Faithful Evaluation of Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts, USA, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When double rounding is odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IMACS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorems on Efficient Argument Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Cang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Santiago de Compostela, Spain. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2003.1207670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the subtraction valid for any floating point system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Formal Methods for Industrial Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Málaga, Spain. pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal proofs of numerical programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Minh Tuyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Digitéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structures : organisation, complexité, dynamique » des mot-clés au sens inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monomial and Graded Orders in Rocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compute the Area of a Triangle: a Formal Revisit with a Tighter Error Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer validated proofs of a toolset for adaptable arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moreau-Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code de Conduite du GDR-IFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Backens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bettinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van den Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GDR-IFM. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monomial and Graded Orders in Rocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9604, INRIA. 2026, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocq Formalization of Simplicial Lagrange Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9590, INRIA. 2025, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Divisibility and Binomials with Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rousselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9547, Inria. 2024, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebesgue Induction and Tonelli's Theorem in Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Mouhcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9457, Institut National de Recherche en Informatique et en Automatique (INRIA). 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of the Bochner integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9456, Inria Saclay - Île de France; Inria de Paris. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coq Formalization of Lebesgue Integration of Nonnegative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Faissole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mayero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9401, Inria, France. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-41, Laboratoire de l'informatique du parallélisme. 2004, 2+10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When double rounding is odd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Melquiond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-48, Laboratoire de l'informatique du parallélisme. 2004, 2+7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test qualifying the accuracy of Horner's rule for polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2003-01, Laboratoire de l'informatique du parallélisme. 2003, 2+39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient conditions for exact floating point operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4644, LIP RR-2002-44, INRIA, LIP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deductive Formal Verification: How To Make Your Floating-Point Programs Behave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Arithmetic. Université Paris-Sud, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01089643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC76ED7B"/>
+    <w:nsid w:val="0B4CFA9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sboldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1970-3019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112505821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-021-09612-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ben Salem-Knapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Weens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3191472" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137968v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3002702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gallois-Wong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuoq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00711-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883843v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2917902" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01310023v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806920v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lelay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860648v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0181-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01069744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168401v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Cang Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171497v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1_8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57J57B20-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/inria-00080427v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2007.70819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049487.98618.61" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-003-0120-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FF358FEF763D6987790EE80F716E7DDAF67E649/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725586v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Piriou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889276v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouhcine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982017v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728828v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96812-4_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01772272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourneur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Popescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.29" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712938v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_22" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534854v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.40" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02614-0_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135090v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070603v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Cang Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2003.1207670" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Tuyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128954v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moreau-Finot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128905v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550762v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564379v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516749v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03194113v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102015v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01089643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sboldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1970-3019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112505821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-021-09612-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ben Salem-Knapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Weens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3191472" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137968v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3002702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gallois-Wong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuoq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00711-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883843v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2917902" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01310023v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806920v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lelay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860648v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0181-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01069744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57J57B20-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168401v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Cang Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.216" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171497v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/inria-00080427v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2007.70819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049487.98618.61" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-003-0120-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FF358FEF763D6987790EE80F716E7DDAF67E649/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Piriou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725586v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.419.8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889276v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouhcine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982017v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01772272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourneur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728828v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96812-4_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Popescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.29" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712938v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_22" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534854v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.40" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534400v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02614-0_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135090v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070603v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Cang Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2003.1207670" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Tuyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396788v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128954v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moreau-Finot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05396759v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128905v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550762v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564379v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516749v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03194113v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102015v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01089643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>