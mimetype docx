--- v0 (2026-03-30)
+++ v1 (2026-05-15)
@@ -1487,426 +1487,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymeric multilayers for flexible microelectronics: Effect of thermomechanical ageing on material and interface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Arciniegas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">MODEST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056278v1</w:t>
+                <w:t xml:space="preserve">hal-02056229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric multilayers for flexible microelectronics: Effect of thermomechanical ageing on material and interface properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Malandain</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODEST 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">PHASE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056229v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Vander Meulen</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guiroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHASE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056254v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale des mécanismes d'endommagement du polyéthylène moyenne densité (PEMD) sollicité en fatigue par compression</w:t>
+                <w:t xml:space="preserve">Identification des mécanismes d’endommagement du Pemd sollicité en compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Rabemananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
@@ -1924,97 +1924,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de Printemps de la SF2M (JP 2017) Fatigue des Elastomères, Polymères et Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">DEformation des POlymères Solides 27e édition DEPOS27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741628v1</w:t>
+                <w:t xml:space="preserve">hal-01741627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des mécanismes d’endommagement du Pemd sollicité en compression</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale des mécanismes d'endommagement du polyéthylène moyenne densité (PEMD) sollicité en fatigue par compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Rabemananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
@@ -2032,73 +2032,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEformation des POlymères Solides 27e édition DEPOS27</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dourdan, France</w:t>
+              <w:t xml:space="preserve">36èmes Journées de Printemps de la SF2M (JP 2017) Fatigue des Elastomères, Polymères et Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741627v1</w:t>
+                <w:t xml:space="preserve">hal-01741628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du noir de carbone sur les mécanismes de rupture par fatigue de caoutchouc HNBR</w:t>
               </w:r>
@@ -3002,51 +3002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03F66FF8"/>
+    <w:nsid w:val="06D693FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3233,51 +3233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sboucaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2967-3586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169829952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourreddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Tcharkhtchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Porcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malandain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114162" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romann Fernandes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Jismy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Attar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angermuller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jismy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Rabemananjara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741627v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legorju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morcel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;roz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Navez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Everaert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sboucaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2967-3586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169829952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourreddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Tcharkhtchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Porcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malandain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114162" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romann Fernandes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Jismy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Attar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angermuller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jismy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056229v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Rabemananjara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legorju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morcel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;roz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Navez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Everaert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>