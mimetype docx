--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Brisard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">University professor at Aix-Marseille Université / Researcher at Laboratoire de Mécanique et d'Acoustique (LMA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sbrisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1976-6263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156172283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FFT-based adaptive polarization method for infinitely contrasted media with guaranteed convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bleyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dolbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 427, pp.117012. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generalized plane strain assumption for pressurized membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.112506. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variance reduction strategy for numerical random homogenization based on the equivalent inclusion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Legoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 417, pp.116389. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the equivalent inclusion method for the numerical homogenization of fibrous composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 477, pp.111943. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.111943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the effect of two-point correlations on the effective elasticity of specific classes of random porous materials with and without connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166, pp.103520. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-dependent Hashin–Shtrikman bounds on the effective properties of stress-gradient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.104072. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale X-ray tomography of cementitious materials: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijana Serdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo J.M. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.105824. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spam: Software for Practical Analysis of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stamati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Wiebicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (51), pp.2286. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.02286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of skeletal muscle tissues based on analytical and numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Danas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale pore structure of a high‐performance concrete by coupling focused ion beam/scanning electron microscopy and small angle X‐ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (5), pp.2905-2923. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.16059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding of a circular inclusion: Asymmetric propagation of a pair of cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Tan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amade Pouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.71-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mori–Tanaka estimates of the effective elastic properties of stress-gradient composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing displacements from the solution to the periodic Lippmann-Schwinger equation discretized on a uniform grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (4), pp.459-486. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials. II. Elastic moduli, stresses and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Digital Projections Correlation: a reconstruction-free method to quantify local kinematics in granular media by X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (6), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0263-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials: I. Stress-strain behavior, microstructure and irreversibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved Hashin–Shtrikman bounds on the effective moduli of random composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.214. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Fractal Geometry to Recover the 3D Air Void, Scale-Independent, Microstructure Information From 2D Sections of Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan P. Mayercsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly E. Kurtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Civil Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/ACEM20150030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of mesoscopic elasticity random field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-P Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Inclusion Approach for Micromechanics Estimates of Nanocomposite Elastic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Combining Galerkin approximation techniques with the principle of Hashin and Shtrikman to derive a new FFT-based numerical method for the homogenization of composites” [Comput. Methods Appl. Mech. Engrg. 217–220 (2012) 197–212]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 283, pp.1587-1588. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational form of the equivalent inclusion method for numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (3-4), pp.716-728. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopically consistent non-local modelling of heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 278, pp.218 - 238. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-angle scattering of dense, polydisperse granular porous media: Computation free of size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.013305. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.013305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New boundary conditions for the computation of the apparent stiffness of statistical volume elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (12), pp.2638-2658. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Galerkin approximation techniques with the principle of Hashin and Shtrikman to derive a new FFT-based numerical method for the homogenization of composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217-220, pp.197-212. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological quantification of hierarchical geomaterials by X-ray nano-CT bridges the gap from nano to micro length scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie S. Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (2-3), pp.480-483. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2012.3985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashin-Shtrikman bounds on the shear modulus of a nanocomposite with spherical inclusions and interface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (2), pp.403-410. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashin-Shtrikman bounds on the bulk modulus of a nanocomposite with spherical inclusions and interface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.589-596. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-based methods for the mechanics of composites: A general variational framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.663-671. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of drying shrinkage beyond the pore isodeformation assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.263-279. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2009.4.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the spatial discretization of the Lippmann–Schwinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national mécamat 2021 – Semaine des GT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracks at the interface of circular inclusions: propagation and homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Tan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amade Pouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres franciliennes de mécanique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle non-linéaire d'actuateur en flexion pour robots mous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ième rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Université de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies and forces during pole vault flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lustig Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Homo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Physics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of FFT-based techniques for numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre de Recherche de l'École de l'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes MsFEM pour les plaques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes de symétrie lors de la propagation de fissures à l’interface entre la matrice et une inclusion circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Tan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amade Pouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques bonnes pratiques de développement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Calcul numérique et outils informatiques du Laboratoire Navier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs sur Marne, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stress-gradient materials: formulation and homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encounter of the third kind on generalized continua and microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the classical Hashin–Shtrikman bounds: the Hashin–Shtrikman principle revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Mécanique des Solides, École Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, 91128 Palaiseau Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Estimates of the Poroelastic Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Ghabezloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational estimates of the poroelastic coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Ghabezloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech; Ifsttar; CNRS, Jul 2017, Champs sur Marne, France. pp.1266 - 1273, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive relation error for FFT-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering - ECCOMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties -- Polarization techniques to the rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale Materials Under the Nanoscope 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI M2UN, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive relation error for FFT-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved Hashin–Shtrikman bounds on the effective moduli of random composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation numérique à l'aide de modèles prior de la raideur mésoscopique : identification et validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of FFT-based homogenization techniques from the Galerkin point of view (slides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Géotechnique, des Ouvrages et Structures (CIGOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved Hashin–Shtrikman bounds on the effective moduli of random composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of FFT-based homogenization techniques from the Galerkin point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Géotechnique, des Ouvrages et Structures (CIGOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, May 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimators for FFT-based numerical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAI workshop and training session: Micromechanics of cementitious materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materials Ageing Institute (MAI), Sep 2015, Ecuelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Analysis of Mesoscopic Elasticity Random Rields obtained by Filtering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th US National Congress on Computational Mechanics (USNCCM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal states, stress-strain behavior and elasticity in oedometrically compressed model granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particles 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroMech; Technische Universiteit Eindhoven; Université Paris-Est Marne-la-Vallée; University of Stuttgart, Feb 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-gradient materials: an analytical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Mechanics of Generalized Continua and Applications to Materials with Microstructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The François COSSERAT–Tullio LEVI CIVITA (Coss &amp;Vita) International Associated Laboratory, Oct 2015, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for measuring grains displacement in granular materials by X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galerkin approach to FFT-based homogenization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.1709-1718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From projections to small-angle scattering : Artifacts induced by polychromatic cone-beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Tomography of Materials and Structures (ICTMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Plate Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of continuum mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Section on Plates, 978-3-662-53605-6. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_133-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Derivations of Static Plate Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner; Karam Sab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Section on plates, 978-3-662-53605-6. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_132-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Derivation of Plate Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Section on plates, 978-3-662-53605-6. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_131-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A simple extension of FFT-based methods to strain gradient loadings – Application to the homogenization of beams and plates with linear and non-linear behaviors”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to FFT-based numerical methods for the homogenization of random materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic homogenization using the Lippmann--Schwinger formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-influence and influence pseudotensors of d-dimensional spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique et homogénéisation numérique : application à la pâte de ciment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Paris-Est, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00617356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire d'Habilitation à Diriger des Recherches From microstructure to macroscopic properties: Some applications of the Hashin–Shtrikman principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. Université Paris-Est, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01827280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 4: Treating inelastic problems with the basic scheme (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (3/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 3: Asymptotically consistent discretizations of the LS equation (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 2: Consistent discretization of the LS equation (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 2: Consistent discretization of the LS equation (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 5: Faster primal solvers (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 6: The RVE method for random sets and homogenization problems (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 1: the Green operator and the Lippmann–Schwinger equation (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (1/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 6: The RVE method for random sets and homogenization problems (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (2/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 4: Treating inelastic problems with the basic scheme (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 5: Faster primal solvers (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 3: Asymptotically consistent discretizations of the LS equation (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 1: the Green operator and the Lippmann–Schwinger equation (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (4/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Brisard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">University professor at Aix-Marseille Université / Researcher at Laboratoire de Mécanique et d'Acoustique (LMA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sbrisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1976-6263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156172283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FFT-based adaptive polarization method for infinitely contrasted media with guaranteed convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bleyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dolbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 427, pp.117012. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generalized plane strain assumption for pressurized membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.112506. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variance reduction strategy for numerical random homogenization based on the equivalent inclusion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Legoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 417, pp.116389. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the equivalent inclusion method for the numerical homogenization of fibrous composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 477, pp.111943. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.111943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the effect of two-point correlations on the effective elasticity of specific classes of random porous materials with and without connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166, pp.103520. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-dependent Hashin–Shtrikman bounds on the effective properties of stress-gradient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.104072. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spam: Software for Practical Analysis of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stamati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Wiebicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (51), pp.2286. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.02286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale X-ray tomography of cementitious materials: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijana Serdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo J.M. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.105824. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of skeletal muscle tissues based on analytical and numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Danas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale pore structure of a high‐performance concrete by coupling focused ion beam/scanning electron microscopy and small angle X‐ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (5), pp.2905-2923. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.16059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding of a circular inclusion: Asymmetric propagation of a pair of cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Tan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amade Pouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.71-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mori–Tanaka estimates of the effective elastic properties of stress-gradient composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials. II. Elastic moduli, stresses and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Digital Projections Correlation: a reconstruction-free method to quantify local kinematics in granular media by X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (6), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0263-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials: I. Stress-strain behavior, microstructure and irreversibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved Hashin–Shtrikman bounds on the effective moduli of random composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.214. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing displacements from the solution to the periodic Lippmann-Schwinger equation discretized on a uniform grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (4), pp.459-486. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Fractal Geometry to Recover the 3D Air Void, Scale-Independent, Microstructure Information From 2D Sections of Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan P. Mayercsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly E. Kurtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Civil Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/ACEM20150030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of mesoscopic elasticity random field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-P Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Inclusion Approach for Micromechanics Estimates of Nanocomposite Elastic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Combining Galerkin approximation techniques with the principle of Hashin and Shtrikman to derive a new FFT-based numerical method for the homogenization of composites” [Comput. Methods Appl. Mech. Engrg. 217–220 (2012) 197–212]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 283, pp.1587-1588. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational form of the equivalent inclusion method for numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (3-4), pp.716-728. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopically consistent non-local modelling of heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 278, pp.218 - 238. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New boundary conditions for the computation of the apparent stiffness of statistical volume elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (12), pp.2638-2658. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-angle scattering of dense, polydisperse granular porous media: Computation free of size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.013305. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.013305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological quantification of hierarchical geomaterials by X-ray nano-CT bridges the gap from nano to micro length scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie S. Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (2-3), pp.480-483. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2012.3985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Galerkin approximation techniques with the principle of Hashin and Shtrikman to derive a new FFT-based numerical method for the homogenization of composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217-220, pp.197-212. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashin-Shtrikman bounds on the shear modulus of a nanocomposite with spherical inclusions and interface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (2), pp.403-410. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashin-Shtrikman bounds on the bulk modulus of a nanocomposite with spherical inclusions and interface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.589-596. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-based methods for the mechanics of composites: A general variational framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.663-671. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of drying shrinkage beyond the pore isodeformation assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.263-279. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2009.4.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle non-linéaire d'actuateur en flexion pour robots mous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ième rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Université de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies and forces during pole vault flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lustig Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Homo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Physics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracks at the interface of circular inclusions: propagation and homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Tan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amade Pouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres franciliennes de mécanique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the spatial discretization of the Lippmann–Schwinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national mécamat 2021 – Semaine des GT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of FFT-based techniques for numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre de Recherche de l'École de l'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes de symétrie lors de la propagation de fissures à l’interface entre la matrice et une inclusion circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Tan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amade Pouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes MsFEM pour les plaques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques bonnes pratiques de développement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Calcul numérique et outils informatiques du Laboratoire Navier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs sur Marne, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stress-gradient materials: formulation and homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encounter of the third kind on generalized continua and microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the classical Hashin–Shtrikman bounds: the Hashin–Shtrikman principle revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Mécanique des Solides, École Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, 91128 Palaiseau Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Estimates of the Poroelastic Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Ghabezloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational estimates of the poroelastic coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Ghabezloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech; Ifsttar; CNRS, Jul 2017, Champs sur Marne, France. pp.1266 - 1273, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive relation error for FFT-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties -- Polarization techniques to the rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale Materials Under the Nanoscope 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI M2UN, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive relation error for FFT-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering - ECCOMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of FFT-based homogenization techniques from the Galerkin point of view (slides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Géotechnique, des Ouvrages et Structures (CIGOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved Hashin–Shtrikman bounds on the effective moduli of random composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of FFT-based homogenization techniques from the Galerkin point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Géotechnique, des Ouvrages et Structures (CIGOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, May 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved Hashin–Shtrikman bounds on the effective moduli of random composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation numérique à l'aide de modèles prior de la raideur mésoscopique : identification et validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimators for FFT-based numerical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAI workshop and training session: Micromechanics of cementitious materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materials Ageing Institute (MAI), Sep 2015, Ecuelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Analysis of Mesoscopic Elasticity Random Rields obtained by Filtering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th US National Congress on Computational Mechanics (USNCCM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal states, stress-strain behavior and elasticity in oedometrically compressed model granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particles 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroMech; Technische Universiteit Eindhoven; Université Paris-Est Marne-la-Vallée; University of Stuttgart, Feb 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-gradient materials: an analytical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Mechanics of Generalized Continua and Applications to Materials with Microstructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The François COSSERAT–Tullio LEVI CIVITA (Coss &amp;Vita) International Associated Laboratory, Oct 2015, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for measuring grains displacement in granular materials by X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galerkin approach to FFT-based homogenization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.1709-1718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From projections to small-angle scattering : Artifacts induced by polychromatic cone-beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Tomography of Materials and Structures (ICTMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Derivations of Static Plate Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner; Karam Sab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Section on plates, 978-3-662-53605-6. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_132-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Derivation of Plate Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Section on plates, 978-3-662-53605-6. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_131-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Plate Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of continuum mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Section on Plates, 978-3-662-53605-6. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_133-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A simple extension of FFT-based methods to strain gradient loadings – Application to the homogenization of beams and plates with linear and non-linear behaviors”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to FFT-based numerical methods for the homogenization of random materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic homogenization using the Lippmann--Schwinger formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-influence and influence pseudotensors of d-dimensional spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique et homogénéisation numérique : application à la pâte de ciment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Paris-Est, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00617356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire d'Habilitation à Diriger des Recherches From microstructure to macroscopic properties: Some applications of the Hashin–Shtrikman principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. Université Paris-Est, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01827280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (3/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 3: Asymptotically consistent discretizations of the LS equation (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 2: Consistent discretization of the LS equation (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 2: Consistent discretization of the LS equation (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 5: Faster primal solvers (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 6: The RVE method for random sets and homogenization problems (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 1: the Green operator and the Lippmann–Schwinger equation (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (1/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 4: Treating inelastic problems with the basic scheme (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 6: The RVE method for random sets and homogenization problems (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (2/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 1: the Green operator and the Lippmann–Schwinger equation (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 3: Asymptotically consistent discretizations of the LS equation (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (4/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 5: Faster primal solvers (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 4: Treating inelastic problems with the basic scheme (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B9C7672"/>
+    <w:nsid w:val="19A57083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sbrisard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1976-6263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156172283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dolbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04242310v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thbaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112506" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Legoll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03973658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brisard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deleville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111943" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03275328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zerhouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103520" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02986476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phuc Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02384580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J.M. Monteiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105824" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cailletaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiebicke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01965947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. A Spyrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.12.030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01904481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Tan Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01740741v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01304603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5263" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0263-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474668v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Mayercsik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly E. Kurtis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/ACEM20150030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V-P Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilleminot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.10.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01773750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01773735v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00922779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.10.037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01076820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.05.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.013305" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00871767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.08.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.01.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie S. Chae" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Guttmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3985" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.08.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00904517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.02.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.06.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00582519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.263" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03135662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03224508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03251096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lustig Quentin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02954164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02560373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02384461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01758985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01513354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01561564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01561591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583205v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01414044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01330790v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chamoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194370v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01199166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194708v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00738040v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-662-53605-6_133-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_133-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711973v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685053v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03631887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Schneider" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00876028v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00617356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01827280v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648033v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651763v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651766v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651768v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648224v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648040v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648017v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sbrisard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1976-6263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156172283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dolbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04242310v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thbaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112506" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Legoll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03973658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brisard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deleville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111943" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03275328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zerhouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103520" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02986476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phuc Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cailletaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiebicke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02384580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J.M. Monteiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105824" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01965947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. A Spyrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.12.030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01904481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Tan Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01740741v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0263-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032907" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01304603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Mayercsik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly E. Kurtis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/ACEM20150030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V-P Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilleminot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.10.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01773750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01773735v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00922779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.10.037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01076820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.05.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00871767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.08.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.013305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie S. Chae" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Guttmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3985" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.01.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.08.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00904517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.02.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.06.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00582519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.263" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03251096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lustig Quentin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03224508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03135662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02954164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02560373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02384461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01758985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01513354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01561564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01561591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01330790v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chamoin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01414044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194693v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194370v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01199166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194708v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00738040v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685053v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685049v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-662-53605-6_133-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_133-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03631887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Schneider" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00876028v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00617356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01827280v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648277v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651766v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651768v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648017v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648040v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651773v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648227v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>