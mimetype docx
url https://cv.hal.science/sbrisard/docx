--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Brisard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">University professor at Aix-Marseille Université / Researcher at Laboratoire de Mécanique et d'Acoustique (LMA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sbrisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1976-6263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156172283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FFT-based adaptive polarization method for infinitely contrasted media with guaranteed convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bleyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dolbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 427, pp.117012. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generalized plane strain assumption for pressurized membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.112506. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variance reduction strategy for numerical random homogenization based on the equivalent inclusion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Legoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 417, pp.116389. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the equivalent inclusion method for the numerical homogenization of fibrous composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 477, pp.111943. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.111943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the effect of two-point correlations on the effective elasticity of specific classes of random porous materials with and without connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166, pp.103520. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-dependent Hashin–Shtrikman bounds on the effective properties of stress-gradient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.104072. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spam: Software for Practical Analysis of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stamati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Wiebicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (51), pp.2286. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.02286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale X-ray tomography of cementitious materials: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijana Serdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo J.M. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.105824. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of skeletal muscle tissues based on analytical and numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Danas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale pore structure of a high‐performance concrete by coupling focused ion beam/scanning electron microscopy and small angle X‐ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (5), pp.2905-2923. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.16059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding of a circular inclusion: Asymmetric propagation of a pair of cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Tan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amade Pouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.71-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mori–Tanaka estimates of the effective elastic properties of stress-gradient composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials. II. Elastic moduli, stresses and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Digital Projections Correlation: a reconstruction-free method to quantify local kinematics in granular media by X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (6), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0263-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials: I. Stress-strain behavior, microstructure and irreversibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved Hashin–Shtrikman bounds on the effective moduli of random composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.214. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing displacements from the solution to the periodic Lippmann-Schwinger equation discretized on a uniform grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (4), pp.459-486. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Fractal Geometry to Recover the 3D Air Void, Scale-Independent, Microstructure Information From 2D Sections of Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan P. Mayercsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly E. Kurtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Civil Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/ACEM20150030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of mesoscopic elasticity random field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-P Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Inclusion Approach for Micromechanics Estimates of Nanocomposite Elastic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Combining Galerkin approximation techniques with the principle of Hashin and Shtrikman to derive a new FFT-based numerical method for the homogenization of composites” [Comput. Methods Appl. Mech. Engrg. 217–220 (2012) 197–212]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 283, pp.1587-1588. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational form of the equivalent inclusion method for numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (3-4), pp.716-728. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopically consistent non-local modelling of heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 278, pp.218 - 238. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New boundary conditions for the computation of the apparent stiffness of statistical volume elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (12), pp.2638-2658. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-angle scattering of dense, polydisperse granular porous media: Computation free of size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.013305. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.013305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological quantification of hierarchical geomaterials by X-ray nano-CT bridges the gap from nano to micro length scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie S. Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (2-3), pp.480-483. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2012.3985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Galerkin approximation techniques with the principle of Hashin and Shtrikman to derive a new FFT-based numerical method for the homogenization of composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217-220, pp.197-212. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashin-Shtrikman bounds on the shear modulus of a nanocomposite with spherical inclusions and interface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (2), pp.403-410. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashin-Shtrikman bounds on the bulk modulus of a nanocomposite with spherical inclusions and interface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.589-596. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-based methods for the mechanics of composites: A general variational framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.663-671. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of drying shrinkage beyond the pore isodeformation assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.263-279. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2009.4.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle non-linéaire d'actuateur en flexion pour robots mous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ième rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Université de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies and forces during pole vault flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lustig Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Homo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Physics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracks at the interface of circular inclusions: propagation and homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Tan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amade Pouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres franciliennes de mécanique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the spatial discretization of the Lippmann–Schwinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national mécamat 2021 – Semaine des GT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of FFT-based techniques for numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre de Recherche de l'École de l'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes de symétrie lors de la propagation de fissures à l’interface entre la matrice et une inclusion circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Tan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amade Pouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes MsFEM pour les plaques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques bonnes pratiques de développement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Calcul numérique et outils informatiques du Laboratoire Navier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs sur Marne, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stress-gradient materials: formulation and homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encounter of the third kind on generalized continua and microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the classical Hashin–Shtrikman bounds: the Hashin–Shtrikman principle revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Mécanique des Solides, École Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, 91128 Palaiseau Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Estimates of the Poroelastic Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Ghabezloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational estimates of the poroelastic coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Ghabezloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech; Ifsttar; CNRS, Jul 2017, Champs sur Marne, France. pp.1266 - 1273, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive relation error for FFT-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties -- Polarization techniques to the rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale Materials Under the Nanoscope 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI M2UN, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive relation error for FFT-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering - ECCOMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of FFT-based homogenization techniques from the Galerkin point of view (slides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Géotechnique, des Ouvrages et Structures (CIGOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved Hashin–Shtrikman bounds on the effective moduli of random composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of FFT-based homogenization techniques from the Galerkin point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Géotechnique, des Ouvrages et Structures (CIGOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, May 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved Hashin–Shtrikman bounds on the effective moduli of random composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation numérique à l'aide de modèles prior de la raideur mésoscopique : identification et validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimators for FFT-based numerical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAI workshop and training session: Micromechanics of cementitious materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materials Ageing Institute (MAI), Sep 2015, Ecuelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Analysis of Mesoscopic Elasticity Random Rields obtained by Filtering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th US National Congress on Computational Mechanics (USNCCM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal states, stress-strain behavior and elasticity in oedometrically compressed model granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particles 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroMech; Technische Universiteit Eindhoven; Université Paris-Est Marne-la-Vallée; University of Stuttgart, Feb 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-gradient materials: an analytical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Mechanics of Generalized Continua and Applications to Materials with Microstructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The François COSSERAT–Tullio LEVI CIVITA (Coss &amp;Vita) International Associated Laboratory, Oct 2015, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for measuring grains displacement in granular materials by X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galerkin approach to FFT-based homogenization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.1709-1718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From projections to small-angle scattering : Artifacts induced by polychromatic cone-beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Tomography of Materials and Structures (ICTMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Derivations of Static Plate Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner; Karam Sab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Section on plates, 978-3-662-53605-6. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_132-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Derivation of Plate Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Section on plates, 978-3-662-53605-6. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_131-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Plate Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of continuum mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Section on Plates, 978-3-662-53605-6. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_133-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A simple extension of FFT-based methods to strain gradient loadings – Application to the homogenization of beams and plates with linear and non-linear behaviors”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to FFT-based numerical methods for the homogenization of random materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic homogenization using the Lippmann--Schwinger formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-influence and influence pseudotensors of d-dimensional spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique et homogénéisation numérique : application à la pâte de ciment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Paris-Est, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00617356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire d'Habilitation à Diriger des Recherches From microstructure to macroscopic properties: Some applications of the Hashin–Shtrikman principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. Université Paris-Est, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01827280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (3/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 3: Asymptotically consistent discretizations of the LS equation (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 2: Consistent discretization of the LS equation (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 2: Consistent discretization of the LS equation (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 5: Faster primal solvers (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 6: The RVE method for random sets and homogenization problems (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 1: the Green operator and the Lippmann–Schwinger equation (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (1/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 4: Treating inelastic problems with the basic scheme (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 6: The RVE method for random sets and homogenization problems (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (2/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 1: the Green operator and the Lippmann–Schwinger equation (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 3: Asymptotically consistent discretizations of the LS equation (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (4/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 5: Faster primal solvers (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 4: Treating inelastic problems with the basic scheme (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Brisard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">University professor at Aix-Marseille Université / Researcher at Laboratoire de Mécanique et d'Acoustique (LMA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sbrisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1976-6263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156172283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FFT-based adaptive polarization method for infinitely contrasted media with guaranteed convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bleyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dolbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 427, pp.117012. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generalized plane strain assumption for pressurized membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.112506. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variance reduction strategy for numerical random homogenization based on the equivalent inclusion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Legoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 417, pp.116389. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the equivalent inclusion method for the numerical homogenization of fibrous composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 477, pp.111943. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.111943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the effect of two-point correlations on the effective elasticity of specific classes of random porous materials with and without connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166, pp.103520. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-dependent Hashin–Shtrikman bounds on the effective properties of stress-gradient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.104072. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale X-ray tomography of cementitious materials: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijana Serdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo J.M. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.105824. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spam: Software for Practical Analysis of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stamati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Wiebicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (51), pp.2286. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.02286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of skeletal muscle tissues based on analytical and numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Danas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale pore structure of a high‐performance concrete by coupling focused ion beam/scanning electron microscopy and small angle X‐ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (5), pp.2905-2923. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.16059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding of a circular inclusion: Asymmetric propagation of a pair of cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Tan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amade Pouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.71-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mori–Tanaka estimates of the effective elastic properties of stress-gradient composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing displacements from the solution to the periodic Lippmann-Schwinger equation discretized on a uniform grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (4), pp.459-486. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials. II. Elastic moduli, stresses and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Digital Projections Correlation: a reconstruction-free method to quantify local kinematics in granular media by X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (6), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0263-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials: I. Stress-strain behavior, microstructure and irreversibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved Hashin–Shtrikman bounds on the effective moduli of random composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.214. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Fractal Geometry to Recover the 3D Air Void, Scale-Independent, Microstructure Information From 2D Sections of Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan P. Mayercsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly E. Kurtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Civil Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/ACEM20150030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of mesoscopic elasticity random field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-P Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Inclusion Approach for Micromechanics Estimates of Nanocomposite Elastic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Combining Galerkin approximation techniques with the principle of Hashin and Shtrikman to derive a new FFT-based numerical method for the homogenization of composites” [Comput. Methods Appl. Mech. Engrg. 217–220 (2012) 197–212]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 283, pp.1587-1588. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational form of the equivalent inclusion method for numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (3-4), pp.716-728. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopically consistent non-local modelling of heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 278, pp.218 - 238. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-angle scattering of dense, polydisperse granular porous media: Computation free of size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.013305. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.013305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New boundary conditions for the computation of the apparent stiffness of statistical volume elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (12), pp.2638-2658. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological quantification of hierarchical geomaterials by X-ray nano-CT bridges the gap from nano to micro length scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie S. Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (2-3), pp.480-483. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2012.3985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Galerkin approximation techniques with the principle of Hashin and Shtrikman to derive a new FFT-based numerical method for the homogenization of composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217-220, pp.197-212. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashin-Shtrikman bounds on the shear modulus of a nanocomposite with spherical inclusions and interface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (2), pp.403-410. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashin-Shtrikman bounds on the bulk modulus of a nanocomposite with spherical inclusions and interface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.589-596. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-based methods for the mechanics of composites: A general variational framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.663-671. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of drying shrinkage beyond the pore isodeformation assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.263-279. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2009.4.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the spatial discretization of the Lippmann–Schwinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national mécamat 2021 – Semaine des GT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies and forces during pole vault flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lustig Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Homo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Physics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle non-linéaire d'actuateur en flexion pour robots mous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ième rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Université de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracks at the interface of circular inclusions: propagation and homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Tan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amade Pouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres franciliennes de mécanique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of FFT-based techniques for numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre de Recherche de l'École de l'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes de symétrie lors de la propagation de fissures à l’interface entre la matrice et une inclusion circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Tan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amade Pouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes MsFEM pour les plaques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques bonnes pratiques de développement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Calcul numérique et outils informatiques du Laboratoire Navier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs sur Marne, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stress-gradient materials: formulation and homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encounter of the third kind on generalized continua and microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the classical Hashin–Shtrikman bounds: the Hashin–Shtrikman principle revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Mécanique des Solides, École Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, 91128 Palaiseau Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Estimates of the Poroelastic Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Ghabezloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational estimates of the poroelastic coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Ghabezloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech; Ifsttar; CNRS, Jul 2017, Champs sur Marne, France. pp.1266 - 1273, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties -- Polarization techniques to the rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale Materials Under the Nanoscope 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI M2UN, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive relation error for FFT-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering - ECCOMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive relation error for FFT-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of FFT-based homogenization techniques from the Galerkin point of view (slides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Géotechnique, des Ouvrages et Structures (CIGOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved Hashin–Shtrikman bounds on the effective moduli of random composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved Hashin–Shtrikman bounds on the effective moduli of random composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation numérique à l'aide de modèles prior de la raideur mésoscopique : identification et validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of FFT-based homogenization techniques from the Galerkin point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Géotechnique, des Ouvrages et Structures (CIGOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, May 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Analysis of Mesoscopic Elasticity Random Rields obtained by Filtering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th US National Congress on Computational Mechanics (USNCCM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimators for FFT-based numerical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAI workshop and training session: Micromechanics of cementitious materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materials Ageing Institute (MAI), Sep 2015, Ecuelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal states, stress-strain behavior and elasticity in oedometrically compressed model granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particles 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroMech; Technische Universiteit Eindhoven; Université Paris-Est Marne-la-Vallée; University of Stuttgart, Feb 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-gradient materials: an analytical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Mechanics of Generalized Continua and Applications to Materials with Microstructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The François COSSERAT–Tullio LEVI CIVITA (Coss &amp;Vita) International Associated Laboratory, Oct 2015, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for measuring grains displacement in granular materials by X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galerkin approach to FFT-based homogenization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.1709-1718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From projections to small-angle scattering : Artifacts induced by polychromatic cone-beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Tomography of Materials and Structures (ICTMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Derivations of Static Plate Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner; Karam Sab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Section on plates, 978-3-662-53605-6. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_132-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Plate Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of continuum mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Section on Plates, 978-3-662-53605-6. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_133-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Derivation of Plate Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Section on plates, 978-3-662-53605-6. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_131-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A simple extension of FFT-based methods to strain gradient loadings – Application to the homogenization of beams and plates with linear and non-linear behaviors”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to FFT-based numerical methods for the homogenization of random materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic homogenization using the Lippmann--Schwinger formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-influence and influence pseudotensors of d-dimensional spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique et homogénéisation numérique : application à la pâte de ciment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Paris-Est, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00617356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire d'Habilitation à Diriger des Recherches From microstructure to macroscopic properties: Some applications of the Hashin–Shtrikman principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. Université Paris-Est, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01827280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 4: Treating inelastic problems with the basic scheme (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 2: Consistent discretization of the LS equation (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 2: Consistent discretization of the LS equation (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 3: Asymptotically consistent discretizations of the LS equation (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (3/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 5: Faster primal solvers (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 1: the Green operator and the Lippmann–Schwinger equation (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 6: The RVE method for random sets and homogenization problems (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (1/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 6: The RVE method for random sets and homogenization problems (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (2/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 4: Treating inelastic problems with the basic scheme (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 5: Faster primal solvers (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 3: Asymptotically consistent discretizations of the LS equation (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture 1: the Green operator and the Lippmann–Schwinger equation (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures 8 & 9 : FFT solvers for transport problems in heterogeneous media (4/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19A57083"/>
+    <w:nsid w:val="B0DD24BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sbrisard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1976-6263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156172283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dolbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04242310v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thbaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112506" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Legoll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03973658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brisard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deleville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111943" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03275328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zerhouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103520" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02986476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phuc Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cailletaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiebicke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02384580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J.M. Monteiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105824" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01965947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. A Spyrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.12.030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01904481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Tan Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01740741v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0263-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032907" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01304603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Mayercsik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly E. Kurtis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/ACEM20150030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V-P Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilleminot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.10.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01773750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01773735v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00922779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.10.037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01076820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.05.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00871767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.08.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.013305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie S. Chae" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Guttmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3985" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.01.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.08.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00904517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.02.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.06.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00582519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.263" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03251096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lustig Quentin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03224508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03135662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02954164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02560373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02384461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01758985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01513354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01561564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01561591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01330790v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chamoin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01414044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194693v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194370v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01199166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194708v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00738040v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685053v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685049v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-662-53605-6_133-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_133-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03631887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Schneider" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00876028v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00617356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01827280v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648277v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651766v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651768v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648017v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648040v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651773v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648227v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sbrisard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1976-6263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156172283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dolbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04242310v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thbaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112506" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Legoll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03973658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brisard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deleville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111943" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03275328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Zerhouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103520" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02986476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phuc Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02384580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J.M. Monteiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105824" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cailletaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiebicke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01965947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. A Spyrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.12.030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01904481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Tan Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01740741v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01304603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5263" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0263-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474668v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Mayercsik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly E. Kurtis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/ACEM20150030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V-P Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilleminot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.10.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01773750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01773735v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00922779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.10.037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01076820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.05.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.013305" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00871767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.08.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie S. Chae" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Guttmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3985" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.01.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.08.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00904517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.02.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.06.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00582519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.263" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03135662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03703748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lustig Quentin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03251096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03224508v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02954164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02560373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02384461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01758985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01513354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01561564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01561591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01414044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01330790v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chamoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194367v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01199166v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194708v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00738040v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-3-662-53605-6_133-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_133-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685053v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03631887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Schneider" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00876028v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00617356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01827280v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651766v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651768v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648224v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648040v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03648017v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03651773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>