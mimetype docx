--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -196,278 +196,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence in personalized rehabilitation: current applications and a SWOT analysis</w:t>
+                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Desmons</w:t>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tarek Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fdgth.2025.1606088⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1863, pp.149849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186051v1</w:t>
+                <w:t xml:space="preserve">hal-05176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Artificial intelligence in personalized rehabilitation: current applications and a SWOT analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Khaled</w:t>
+                <w:t xml:space="preserve">Mikaël Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1863, pp.149849. </w:t>
+              <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fdgth.2025.1606088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176523v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond technology: How XR quality features shape user experience and physical activity determinants in exergaming</w:t>
               </w:r>
@@ -479,64 +479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 260, pp.105764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -570,51 +570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exergames pour aider les personnes âgées à rester actives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -661,130 +661,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1863 (149849), pp.149849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464973v1</w:t>
@@ -795,90 +795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobiological effects of exergame interventions in older adults with or without a neurocognitive disorder: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1174,5837 +1174,5837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations en santé : entre universitarisation et professionnalisation</w:t>
+                <w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks : Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lenesley</w:t>
+                <w:t xml:space="preserve">N. Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Bouler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137477v1</w:t>
+                <w:t xml:space="preserve">hal-04831730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks : Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les formations en santé : entre universitarisation et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnyaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Lenesley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Bouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (241), pp.11-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831730v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks: Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grosboillot</w:t>
+                <w:t xml:space="preserve">A. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+                <w:t xml:space="preserve">Fully Immersive Virtual Reality Using 360° Videos to Manage Well-Being in Older Adults: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+                <w:t xml:space="preserve">J. Restout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Marie</w:t>
+                <w:t xml:space="preserve">I. Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">C. Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.564-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027991v1</w:t>
+                <w:t xml:space="preserve">hal-05117506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+                <w:t xml:space="preserve">Fully Immersive Virtual Reality Using 360° Videos to Manage Well-Being in Older Adults: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+                <w:t xml:space="preserve">J. Restout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Marie</w:t>
+                <w:t xml:space="preserve">I. Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">C. Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674593v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hermand</w:t>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lemonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517318v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maarten Moens</w:t>
+                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520405v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Immersive Virtual Reality Using 360° Videos to Manage Well-Being in Older Adults: A Scoping Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.026⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117506v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Immersive Virtual Reality Using 360° Videos to Manage Well-Being in Older Adults: A Scoping Review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Angelini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.026⟩</w:t>
+              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.658-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028014v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mandigout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028021v1</w:t>
+                <w:t xml:space="preserve">hal-04520405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hermand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028033v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Serious Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193040v1</w:t>
+                <w:t xml:space="preserve">hal-04674597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193038v1</w:t>
+                <w:t xml:space="preserve">hal-04674593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674597v1</w:t>
+                <w:t xml:space="preserve">hal-04027991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nuic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674603v1</w:t>
+                <w:t xml:space="preserve">hal-03748609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Marie</w:t>
+                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723765v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du champ visuel au sol, selon deux méthodes, comparée avec le champ visuel de Goldmann. Validation de l’évaluation du champ visuel au sol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2022.03.018⟩</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723753v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Virtual Reality during Robot-Assisted Gait Training: Validation of a New Device in Stroke Rehabilitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Hypnosis to manage musculoskeletal and neuropathic chronic pain: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina58121805⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.104591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028046v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Long-Term Efficacy of a Home-Care Hypnosis Program in Elderly Persons Suffering From Chronic Pain: A 12-Month Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
+              <w:t xml:space="preserve">Pain Management Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.330-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmn.2021.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750751v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation du champ visuel au sol, selon deux méthodes, comparée avec le champ visuel de Goldmann. Validation de l’évaluation du champ visuel au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rebeyrotte-Boulègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Travade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Véronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2022.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828128v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Efficacy of a Home-Care Hypnosis Program in Elderly Persons Suffering From Chronic Pain: A 12-Month Follow-Up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+                <w:t xml:space="preserve">Immersive Virtual Reality during Robot-Assisted Gait Training: Validation of a New Device in Stroke Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Management Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmn.2021.06.005⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (12), pp.1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58121805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723759v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710920v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Robin</w:t>
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748609v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypnosis to manage musculoskeletal and neuropathic chronic pain: A systematic review and meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104591⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710932v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Marie</w:t>
+                <w:t xml:space="preserve">Age and sex impact on visuospatial working memory (VSWM), mental rotation, and cognitive strategies during navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Urukalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 183, pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2022.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674620v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674614v1</w:t>
+                <w:t xml:space="preserve">hal-03517284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and sex impact on visuospatial working memory (VSWM), mental rotation, and cognitive strategies during navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Castilla</w:t>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (26), pp.8222 - 8233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2022.07.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04058636v1</w:t>
+                <w:t xml:space="preserve">hal-04674603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Welter</w:t>
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517284v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baudry</w:t>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Barbanchon</w:t>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.1510. </w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723777v1</w:t>
+                <w:t xml:space="preserve">hal-03226603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiorespiratory fitness and prefrontal cortex oxygenation during Stroop task in older males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lacroix</w:t>
+                <w:t xml:space="preserve">Roman Goenarjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berryman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 242, pp.113621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226603v1</w:t>
+                <w:t xml:space="preserve">hal-03517321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory fitness and prefrontal cortex oxygenation during Stroop task in older males</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fraser</w:t>
+                <w:t xml:space="preserve">Marion Dalmazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Berryman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Laurent Magy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Montcuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113621⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517321v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.101514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226602v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.217-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226600v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Kronovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.07.017⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517308v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réentraîner les seniors à faire deux choses à la fois : le projet INCOME à Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hermand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t>
+              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/trahs.3945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187511v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réentraîner les seniors à faire deux choses à la fois : le projet INCOME à Limoges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Motivation of stroke victims in self-rehabilitation at home through video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/trahs.3945⟩</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/trahs.3926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723768v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation of stroke victims in self-rehabilitation at home through video games</w:t>
+                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Landais</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Barbanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/trahs.3926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723774v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre le risque de burn-out et le mode d’exercice de la profession de masseur-kinésithérapeute</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive and physical impact of cognitive-motor dual-task training in cognitively impaired older adults: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Baudry</w:t>
+                <w:t xml:space="preserve">Laure Combourieu-Donnezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Briansoulet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.3 - 9. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (6), pp.441-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490954v1</w:t>
+                <w:t xml:space="preserve">hal-03226606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t>
+                <w:t xml:space="preserve">Evolution of muscular oxygenation parameters during walking test in pre-term children : a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bherer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Mandigout</w:t>
+                <w:t xml:space="preserve">Zoey Owen-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lacroix</w:t>
+                <w:t xml:space="preserve">Laure Ponthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ricard</w:t>
+                <w:t xml:space="preserve">Laurent Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954177v1</w:t>
+                <w:t xml:space="preserve">hal-03187497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and physical impact of cognitive-motor dual-task training in cognitively impaired older adults: An overview</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation entre le risque de burn-out et le mode d’exercice de la profession de masseur-kinésithérapeute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Combourieu-Donnezan</w:t>
+                <w:t xml:space="preserve">Martial Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bherer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Michele Briansoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (6), pp.441-453. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.3 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226606v1</w:t>
+                <w:t xml:space="preserve">hal-03490954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of muscular oxygenation parameters during walking test in pre-term children : a pilot study</w:t>
+                <w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoey Owen-Jones</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Hermand</w:t>
+                <w:t xml:space="preserve">L. Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ponthier</w:t>
+                <w:t xml:space="preserve">J. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fourcade</w:t>
+                <w:t xml:space="preserve">D. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187497v1</w:t>
+                <w:t xml:space="preserve">hal-02954177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Perrochon</w:t>
+                <w:t xml:space="preserve">Évaluation par les pairs à distance lors d’un enseignement de lecture critique d’articles pour des étudiants paramédicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Burguete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t>
+              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48782/913ckb84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954178v1</w:t>
+                <w:t xml:space="preserve">hal-03192402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par les pairs à distance lors d’un enseignement de lecture critique d’articles pour des étudiants paramédicaux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Multidimensional Data Acquisition as a Preliminary Step to the Secondary Prevention of the Loss of Autonomy for Patients with Traumatic Injury and Stroke: An AMISIA Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48782/913ckb84⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (6), pp.316-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192402v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multidimensional Data Acquisition as a Preliminary Step to the Secondary Prevention of the Loss of Autonomy for Patients with Traumatic Injury and Stroke: An AMISIA Pilot Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (6), pp.316-320. </w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107721v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral Oxygenation Reserve: The Relationship Between Physical Activity Level and the Cognitive Load During a Stroop Task in Healthy Young Males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Goenarjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berryman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Metier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (4), pp.1406. </w:t>
@@ -7042,130 +7042,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Muscular Oxygenation during a Walking Test in Preterm Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoey Owen-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ponthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678535v1</w:t>
@@ -7176,103 +7176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory fitness, blood pressure, and cerebral oxygenation during a dual-task in healthy young males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Goenarjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berryman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 380, pp.112422 -. </w:t>
@@ -7310,103 +7310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.559227. </w:t>
@@ -7457,51 +7457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Step Count Assessed Using Wrist- and Hip-Worn Actigraph GT3X in Free-Living Conditions in Young and Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7617,51 +7617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7751,64 +7751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7842,103 +7842,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.160. </w:t>
@@ -8110,51 +8110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of age in women in visuo-spatial memory in reaching and navigation tasks with and without landmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8296,51 +8296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briansoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 391, pp.114 - 117. </w:t>
@@ -8403,51 +8403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tendinopathie patellaire chez les basketteurs du championnat de France espoir pro A. Enquête transversale en vue d’une démarche éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bugeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8576,51 +8576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Serious Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (3), pp.e14. </w:t>
@@ -8658,51 +8658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control is associated with cognition and fear of falling in patients with multiple sclerosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Holtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9165,352 +9165,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking Stroop carpet: an innovative dual-task concept for detecting cognitive impairment</w:t>
+                <w:t xml:space="preserve">Cognitive Impairment Assessment through Visuospatial Memory Can Be Performed with a Modified Walking Corsi Test Using the 'Magic Carpet'.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Berthoz</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kemoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CIA.S38667⟩</w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000356727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141815v1</w:t>
+                <w:t xml:space="preserve">hal-01144488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Impairment Assessment through Visuospatial Memory Can Be Performed with a Modified Walking Corsi Test Using the 'Magic Carpet'.</w:t>
+                <w:t xml:space="preserve">The Walking Trail-Making Test is an early detection tool for mild cognitive impairment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kemoun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.111-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000356727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/CIA.S53645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144488v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Walking Trail-Making Test is an early detection tool for mild cognitive impairment.</w:t>
+                <w:t xml:space="preserve">Walking Stroop carpet: an innovative dual-task concept for detecting cognitive impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Kemoun</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kemoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Watelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9, pp.111-9. </w:t>
+              <w:t xml:space="preserve">, 2013, 8, pp. 317-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/CIA.S53645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/CIA.S38667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144489v1</w:t>
+                <w:t xml:space="preserve">hal-01141815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9541,77 +9541,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the offer of a supervised program improve community-dwelling older adults' engagement in physical activity? A restrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9674,77 +9674,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exergame personnalisé pour les capacités cognitivo- motrices des séniors : le projet INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Havae, Laboratoire M2S, ISM Marseille, Jun 2025, Limoges, France. https://www.unilim.fr/rse2r/854&amp;file=1/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9763,325 +9763,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre l'activation du cortex préfrontal et la marche en simple et double-tâche chez des patients en phase subaiguë d'AVC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Effet de vidéos 360° immersives personnalisées sur la santé mentale des personnes âgées institutionalisées avec et sans troubles cognitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Restout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème édition de la SOFPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFPEL Société savante, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">2ᵉ Édition des journées scientifiques « Vieillir en santé : la santé cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176557v1</w:t>
+                <w:t xml:space="preserve">hal-05119271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de vidéos 360° immersives personnalisées sur la santé mentale des personnes âgées institutionalisées avec et sans troubles cognitifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Association entre l'activation du cortex préfrontal et la marche en simple et double-tâche chez des patients en phase subaiguë d'AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ᵉ Édition des journées scientifiques « Vieillir en santé : la santé cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Angoulème, France</w:t>
+              <w:t xml:space="preserve">30ème édition de la SOFPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFPEL Société savante, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119271v1</w:t>
+                <w:t xml:space="preserve">hal-05176557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, développement et évaluation de l’effet d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS société savante, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10106,103 +10106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients AVC et marche : Association du statut fonctionnel à l’activation du cortex préfrontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès annuel de la Société Francophone Posture, Équilibre et Locomotion (SOFPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Société Francophone Posture, Equilibre et Locomotion – SOFPEL, Dec 2021, Lille, France</w:t>
@@ -10257,77 +10257,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
@@ -10382,77 +10382,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Kanellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence handicap 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -10520,51 +10520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Grebonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10749,77 +10749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le test de Stroop en double tâche locomotrice peut-il révéler précocement des troubles cognitifs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Journées Annuelles de la Société Française de gériatrie et la gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10915,51 +10915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Congress of the European Society for Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11074,51 +11074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3A08EBB"/>
+    <w:nsid w:val="31D57BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11305,51 +11305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sc-aperroch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6915-2094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185290027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1606088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2025.06.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Restout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2025.2462002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavalli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bouler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Restout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assollant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morizio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angelini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2022.12.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbordes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rebeyrotte-Boul&#232;gue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Travade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V&#233;ronat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2022.03.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58121805" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaglin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmn.2021.06.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710932v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104591" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Urukalo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2022.07.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Goenarjo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berryman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113621" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Landais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3926" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490954v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Baudry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Briansoulet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.02.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187497v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoey Owen-Jones" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.07.082" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192402v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/913ckb84" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Metier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17041406" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112422" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862426v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Svoboda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aubourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00252" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01784249v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille&#160;e. Tchalla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saulnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Beaumatin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lachal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487938" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mandigout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petruzzellis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soria Garcia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.054" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Subirats" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briansoulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.06.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWH1P3H9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bugeaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dum&#233;li&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.12.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holtzer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laidet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kemoun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dugu&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.03.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CX43RLN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220809v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perucaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435772" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144487v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.02.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RG51PC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141815v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S38667" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144488v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugu&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000356727" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144489v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S53645" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119271v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553728v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grebonval" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428731" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475307v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119266v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sc-aperroch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6915-2094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185290027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1606088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2025.06.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Restout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2025.2462002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavalli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bouler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Restout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assollant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morizio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angelini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2022.12.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Langlois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104591" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaglin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmn.2021.06.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbordes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rebeyrotte-Boul&#232;gue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Travade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V&#233;ronat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Robert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2022.03.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58121805" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Urukalo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2022.07.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Goenarjo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berryman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113621" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Landais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3926" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoey Owen-Jones" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.07.082" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Baudry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Briansoulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.02.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/913ckb84" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Metier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17041406" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112422" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862426v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Svoboda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aubourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00252" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01784249v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille&#160;e. Tchalla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saulnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Beaumatin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lachal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487938" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mandigout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petruzzellis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soria Garcia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.054" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Subirats" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briansoulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.06.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWH1P3H9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bugeaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dum&#233;li&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.12.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holtzer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laidet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kemoun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dugu&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.03.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CX43RLN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220809v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perucaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435772" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144487v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.02.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RG51PC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144488v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugu&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000356727" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144489v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S53645" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141815v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S38667" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119271v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553728v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grebonval" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428731" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475307v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119266v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>