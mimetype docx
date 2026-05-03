--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -196,595 +196,595 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
+                <w:t xml:space="preserve">Les exergames pour aider les personnes âgées à rester actives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (280), pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176523v1</w:t>
+                <w:t xml:space="preserve">hal-05186148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence in personalized rehabilitation: current applications and a SWOT analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fdgth.2025.1606088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond technology: How XR quality features shape user experience and physical activity determinants in exergaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 260, pp.105764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exergames pour aider les personnes âgées à rester actives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (280), pp.33-36. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1863, pp.149849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186148v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1863 (149849), pp.149849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464973v1</w:t>
@@ -795,90 +795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobiological effects of exergame interventions in older adults with or without a neurocognitive disorder: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -968,51 +968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Gerontologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1098,51 +1098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ojardias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (2), pp.272. </w:t>
@@ -1174,5374 +1174,5374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks : Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t>
+                <w:t xml:space="preserve">Les formations en santé : entre universitarisation et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grosboillot</w:t>
+                <w:t xml:space="preserve">Pauline Lenesley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Le Bouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (241), pp.11-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831730v1</w:t>
+                <w:t xml:space="preserve">hal-05137477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations en santé : entre universitarisation et professionnalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks : Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lenesley</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bonnyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137477v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks: Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Immersive Virtual Reality Using 360° Videos to Manage Well-Being in Older Adults: A Scoping Review</w:t>
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Restout</w:t>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bernache-Assollant</w:t>
+                <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morizio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Angelini</w:t>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.026⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117506v1</w:t>
+                <w:t xml:space="preserve">hal-04027991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Immersive Virtual Reality Using 360° Videos to Manage Well-Being in Older Adults: A Scoping Review</w:t>
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Restout</w:t>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bernache-Assollant</w:t>
+                <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morizio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Angelini</w:t>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.026⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028014v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Serious Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028021v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
+              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.658-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028033v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193040v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t>
+                <w:t xml:space="preserve">Fully Immersive Virtual Reality Using 360° Videos to Manage Well-Being in Older Adults: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jabouille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Hermand</w:t>
+                <w:t xml:space="preserve">J. Restout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lemonnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517318v1</w:t>
+                <w:t xml:space="preserve">hal-04028014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
+                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520405v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Fully Immersive Virtual Reality Using 360° Videos to Manage Well-Being in Older Adults: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Restout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.564-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04193038v1</w:t>
+                <w:t xml:space="preserve">hal-05117506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Serious Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+              <w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674597v1</w:t>
+                <w:t xml:space="preserve">hal-04028021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674593v1</w:t>
+                <w:t xml:space="preserve">hal-04674597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027991v1</w:t>
+                <w:t xml:space="preserve">hal-04193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Gelineau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Nuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (26), pp.8222 - 8233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748609v1</w:t>
+                <w:t xml:space="preserve">hal-04674603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710920v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828128v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypnosis to manage musculoskeletal and neuropathic chronic pain: A systematic review and meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03710932v1</w:t>
+                <w:t xml:space="preserve">hal-03710920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Efficacy of a Home-Care Hypnosis Program in Elderly Persons Suffering From Chronic Pain: A 12-Month Follow-Up</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rainville</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Management Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmn.2021.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723759v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du champ visuel au sol, selon deux méthodes, comparée avec le champ visuel de Goldmann. Validation de l’évaluation du champ visuel au sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypnosis to manage musculoskeletal and neuropathic chronic pain: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Desbordes</w:t>
+                <w:t xml:space="preserve">Pierre Rainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rebeyrotte-Boulègue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Robert</w:t>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2022.03.018⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.104591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723753v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Virtual Reality during Robot-Assisted Gait Training: Validation of a New Device in Stroke Rehabilitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Long-Term Efficacy of a Home-Care Hypnosis Program in Elderly Persons Suffering From Chronic Pain: A 12-Month Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina58121805⟩</w:t>
+              <w:t xml:space="preserve">Pain Management Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.330-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmn.2021.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028046v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Immersive Virtual Reality during Robot-Assisted Gait Training: Validation of a New Device in Stroke Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (12), pp.1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58121805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750751v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Évaluation du champ visuel au sol, selon deux méthodes, comparée avec le champ visuel de Goldmann. Validation de l’évaluation du champ visuel au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rebeyrotte-Boulègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">I. Travade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Véronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2022.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674620v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674614v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and sex impact on visuospatial working memory (VSWM), mental rotation, and cognitive strategies during navigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2022.07.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04058636v1</w:t>
+                <w:t xml:space="preserve">hal-04674620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517284v1</w:t>
+                <w:t xml:space="preserve">hal-04674614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age and sex impact on visuospatial working memory (VSWM), mental rotation, and cognitive strategies during navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mandigout</w:t>
+                <w:t xml:space="preserve">Alexander Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Compagnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M L Welter</w:t>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Urukalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 183, pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2022.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674603v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723765v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lacroix</w:t>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Christophe Barbanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226603v1</w:t>
+                <w:t xml:space="preserve">hal-03723777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory fitness and prefrontal cortex oxygenation during Stroop task in older males</w:t>
+                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Goenarjo</w:t>
+                <w:t xml:space="preserve">Marion Dalmazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+                <w:t xml:space="preserve">Laurent Magy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fraser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Alexis Montcuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113621⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517321v1</w:t>
+                <w:t xml:space="preserve">hal-03226602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.101514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226602v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+                <w:t xml:space="preserve">Cardiorespiratory fitness and prefrontal cortex oxygenation during Stroop task in older males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Goenarjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Berryman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.101514. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 242, pp.113621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226600v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.07.017⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517308v1</w:t>
+                <w:t xml:space="preserve">hal-03226603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.217-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03187511v1</w:t>
+                <w:t xml:space="preserve">hal-03517308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réentraîner les seniors à faire deux choses à la fois : le projet INCOME à Limoges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Kronovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/trahs.3945⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723768v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation of stroke victims in self-rehabilitation at home through video games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Réentraîner les seniors à faire deux choses à la fois : le projet INCOME à Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/trahs.3926⟩</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/trahs.3945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723774v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baudry</w:t>
+                <w:t xml:space="preserve">Motivation of stroke victims in self-rehabilitation at home through video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Barbanchon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.1510. </w:t>
+              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25965/trahs.3926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723777v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and physical impact of cognitive-motor dual-task training in cognitively impaired older adults: An overview</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation entre le risque de burn-out et le mode d’exercice de la profession de masseur-kinésithérapeute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Combourieu-Donnezan</w:t>
+                <w:t xml:space="preserve">Martial Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bherer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Michele Briansoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (6), pp.441-453. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.3 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226606v1</w:t>
+                <w:t xml:space="preserve">hal-03490954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of muscular oxygenation parameters during walking test in pre-term children : a pilot study</w:t>
+                <w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoey Owen-Jones</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Hermand</w:t>
+                <w:t xml:space="preserve">L. Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ponthier</w:t>
+                <w:t xml:space="preserve">J. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fourcade</w:t>
+                <w:t xml:space="preserve">D. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187497v1</w:t>
+                <w:t xml:space="preserve">hal-02954177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre le risque de burn-out et le mode d’exercice de la profession de masseur-kinésithérapeute</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive and physical impact of cognitive-motor dual-task training in cognitively impaired older adults: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Baudry</w:t>
+                <w:t xml:space="preserve">Laure Combourieu-Donnezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Briansoulet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.3 - 9. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (6), pp.441-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490954v1</w:t>
+                <w:t xml:space="preserve">hal-03226606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t>
+                <w:t xml:space="preserve">Evolution of muscular oxygenation parameters during walking test in pre-term children : a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bherer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Mandigout</w:t>
+                <w:t xml:space="preserve">Zoey Owen-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lacroix</w:t>
+                <w:t xml:space="preserve">Laure Ponthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ricard</w:t>
+                <w:t xml:space="preserve">Laurent Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954177v1</w:t>
+                <w:t xml:space="preserve">hal-03187497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation par les pairs à distance lors d’un enseignement de lecture critique d’articles pour des étudiants paramédicaux</w:t>
               </w:r>
@@ -6566,64 +6566,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors-série, pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6651,360 +6651,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multidimensional Data Acquisition as a Preliminary Step to the Secondary Prevention of the Loss of Autonomy for Patients with Traumatic Injury and Stroke: An AMISIA Pilot Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.06.010⟩</w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107721v1</w:t>
+                <w:t xml:space="preserve">hal-02954178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Multidimensional Data Acquisition as a Preliminary Step to the Secondary Prevention of the Loss of Autonomy for Patients with Traumatic Injury and Stroke: An AMISIA Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (6), pp.316-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954178v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral Oxygenation Reserve: The Relationship Between Physical Activity Level and the Cognitive Load During a Stroop Task in Healthy Young Males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Goenarjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berryman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Metier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (4), pp.1406. </w:t>
@@ -7042,1223 +7042,1223 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Muscular Oxygenation during a Walking Test in Preterm Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoey Owen-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ponthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory fitness, blood pressure, and cerebral oxygenation during a dual-task in healthy young males</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Berryman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 380, pp.112422 -. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.559227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.559227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488606v1</w:t>
+                <w:t xml:space="preserve">hal-03187520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Cardiorespiratory fitness, blood pressure, and cerebral oxygenation during a dual-task in healthy young males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Goenarjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+                <w:t xml:space="preserve">Nicolas Berryman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.559227. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 380, pp.112422 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.559227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187520v1</w:t>
+                <w:t xml:space="preserve">hal-03488606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Step Count Assessed Using Wrist- and Hip-Worn Actigraph GT3X in Free-Living Conditions in Young and Older Adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zdenek Svoboda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothee Aubourg</w:t>
+                <w:t xml:space="preserve">Bertrand Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00252⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862426v1</w:t>
+                <w:t xml:space="preserve">hal-02862402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Step Count Assessed Using Wrist- and Hip-Worn Actigraph GT3X in Free-Living Conditions in Young and Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Svoboda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halim Tannous</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Timothee Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862352v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-based games interventions at home in individuals with a neurological disease: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Hermand</w:t>
+                <w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Tapie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.160. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862402v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Rapid Cognitive Decline in Patients with Mild-to-Moderate Alzheimer Disease: A Prospective Cohort Study with 12-Month Follow-Up Performed in Memory Clinics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of age in women in visuo-spatial memory in reaching and navigation tasks with and without landmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille e. Tchalla</w:t>
+                <w:t xml:space="preserve">A Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
+                <w:t xml:space="preserve">S. Petruzzellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Saulnier</w:t>
+                <w:t xml:space="preserve">A Soria Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Beaumatin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Lachal</w:t>
+                <w:t xml:space="preserve">M. Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000487938⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 684, pp.13 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784249v1</w:t>
+                <w:t xml:space="preserve">hal-01882872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of age in women in visuo-spatial memory in reaching and navigation tasks with and without landmarks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Perrochon</w:t>
+                <w:t xml:space="preserve">Predictors of Rapid Cognitive Decline in Patients with Mild-to-Moderate Alzheimer Disease: A Prospective Cohort Study with 12-Month Follow-Up Performed in Memory Clinics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille e. Tchalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mandigout</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petruzzellis</w:t>
+                <w:t xml:space="preserve">Isabelle Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Soria Garcia</w:t>
+                <w:t xml:space="preserve">Betty Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zaoui</w:t>
+                <w:t xml:space="preserve">Florent Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 684, pp.13 - 17. </w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (1-2), pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.06.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000487938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882872v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and gender differences in motor imagery</w:t>
               </w:r>
@@ -8296,51 +8296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briansoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 391, pp.114 - 117. </w:t>
@@ -8403,51 +8403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tendinopathie patellaire chez les basketteurs du championnat de France espoir pro A. Enquête transversale en vue d’une démarche éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bugeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8537,90 +8537,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation-Oriented Serious Game Development and Evaluation Guidelines for Musculoskeletal Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Serious Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (3), pp.e14. </w:t>
@@ -8658,51 +8658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control is associated with cognition and fear of falling in patients with multiple sclerosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Holtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8783,51 +8783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Stroop Walking Task&amp;quot; : An innovative dual-task for the early detection of executive function impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Kemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8925,51 +8925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Multicomponent Exercise Program on Spatiotemporal Gait Parameters, Risk of Falling and Physical Activity in Dementia Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9055,51 +9055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should the concept of MCI be revised in order to improve detection of dementia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Kemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9165,352 +9165,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Impairment Assessment through Visuospatial Memory Can Be Performed with a Modified Walking Corsi Test Using the 'Magic Carpet'.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Walking Trail-Making Test is an early detection tool for mild cognitive impairment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kemoun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000356727⟩</w:t>
+              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.111-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/CIA.S53645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144488v1</w:t>
+                <w:t xml:space="preserve">hal-01144489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Walking Trail-Making Test is an early detection tool for mild cognitive impairment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Walking Stroop carpet: an innovative dual-task concept for detecting cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Kemoun</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kemoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Watelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9, pp.111-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CIA.S53645⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8, pp. 317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/CIA.S38667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144489v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking Stroop carpet: an innovative dual-task concept for detecting cognitive impairment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cognitive Impairment Assessment through Visuospatial Memory Can Be Performed with a Modified Walking Corsi Test Using the 'Magic Carpet'.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Berthoz</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kemoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp. 317-328. </w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/CIA.S38667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000356727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141815v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9541,77 +9541,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the offer of a supervised program improve community-dwelling older adults' engagement in physical activity? A restrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9674,77 +9674,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exergame personnalisé pour les capacités cognitivo- motrices des séniors : le projet INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Havae, Laboratoire M2S, ISM Marseille, Jun 2025, Limoges, France. https://www.unilim.fr/rse2r/854&amp;file=1/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9763,325 +9763,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de vidéos 360° immersives personnalisées sur la santé mentale des personnes âgées institutionalisées avec et sans troubles cognitifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Association entre l'activation du cortex préfrontal et la marche en simple et double-tâche chez des patients en phase subaiguë d'AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ᵉ Édition des journées scientifiques « Vieillir en santé : la santé cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Angoulème, France</w:t>
+              <w:t xml:space="preserve">30ème édition de la SOFPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFPEL Société savante, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119271v1</w:t>
+                <w:t xml:space="preserve">hal-05176557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre l'activation du cortex préfrontal et la marche en simple et double-tâche chez des patients en phase subaiguë d'AVC</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effet de vidéos 360° immersives personnalisées sur la santé mentale des personnes âgées institutionalisées avec et sans troubles cognitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Restout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème édition de la SOFPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFPEL Société savante, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">2ᵉ Édition des journées scientifiques « Vieillir en santé : la santé cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176557v1</w:t>
+                <w:t xml:space="preserve">hal-05119271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, développement et évaluation de l’effet d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS société savante, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10106,103 +10106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients AVC et marche : Association du statut fonctionnel à l’activation du cortex préfrontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès annuel de la Société Francophone Posture, Équilibre et Locomotion (SOFPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Société Francophone Posture, Equilibre et Locomotion – SOFPEL, Dec 2021, Lille, France</w:t>
@@ -10244,90 +10244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMISIA: A multidisciplinary approach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
@@ -10369,90 +10369,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMISIA : a multidisciplinary apporoach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence handicap 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -10481,90 +10481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and functional rehabilitation using serious games and a system of systems approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Grebonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10611,77 +10611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10736,90 +10736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le test de Stroop en double tâche locomotrice peut-il révéler précocement des troubles cognitifs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Journées Annuelles de la Société Française de gériatrie et la gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10915,51 +10915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Congress of the European Society for Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11074,51 +11074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31D57BFF"/>
+    <w:nsid w:val="E873DACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11305,51 +11305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sc-aperroch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6915-2094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185290027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1606088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2025.06.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Restout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2025.2462002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavalli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bouler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Restout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assollant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morizio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angelini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2022.12.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Langlois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104591" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaglin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmn.2021.06.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbordes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rebeyrotte-Boul&#232;gue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Travade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V&#233;ronat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Robert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2022.03.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58121805" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Urukalo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2022.07.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Goenarjo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berryman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113621" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Landais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3926" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoey Owen-Jones" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.07.082" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Baudry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Briansoulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.02.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/913ckb84" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Metier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17041406" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112422" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862426v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Svoboda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aubourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00252" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01784249v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille&#160;e. Tchalla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saulnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Beaumatin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lachal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487938" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mandigout" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petruzzellis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soria Garcia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.054" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Subirats" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briansoulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.06.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWH1P3H9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bugeaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dum&#233;li&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.12.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holtzer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laidet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kemoun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dugu&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.03.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CX43RLN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220809v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perucaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435772" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144487v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.02.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RG51PC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144488v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugu&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000356727" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144489v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S53645" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141815v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S38667" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119271v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553728v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grebonval" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428731" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475307v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119266v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sc-aperroch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6915-2094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185290027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1606088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ayoubi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105764" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2025.06.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Restout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2025.2462002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavalli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bouler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Restout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assollant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morizio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angelini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2022.12.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Langlois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104591" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaglin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmn.2021.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58121805" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbordes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rebeyrotte-Boul&#232;gue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Travade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V&#233;ronat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2022.03.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Urukalo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2022.07.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Goenarjo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berryman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113621" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Landais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3926" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490954v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Baudry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Briansoulet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.02.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187497v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoey Owen-Jones" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.07.082" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/913ckb84" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Metier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17041406" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488606v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112422" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862426v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Svoboda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aubourg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00252" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882872v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mandigout" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petruzzellis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soria Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.054" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01784249v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille&#160;e. Tchalla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saulnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Beaumatin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lachal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487938" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Subirats" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briansoulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.06.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWH1P3H9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bugeaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dum&#233;li&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.12.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holtzer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laidet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kemoun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dugu&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.03.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CX43RLN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220809v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perucaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435772" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144487v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.02.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RG51PC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144489v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S53645" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141815v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S38667" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144488v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugu&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000356727" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119271v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553728v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grebonval" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428731" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475307v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119266v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>