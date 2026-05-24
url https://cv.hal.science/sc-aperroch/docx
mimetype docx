--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">185290027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ElJbvWoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,9323 +209,9323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exergames pour aider les personnes âgées à rester actives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (280), pp.33-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kine.2025.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence in personalized rehabilitation: current applications and a SWOT analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Digital Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fdgth.2025.1606088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond technology: How XR quality features shape user experience and physical activity determinants in exergaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 260, pp.105764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1863, pp.149849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Neurobiological effects of exergame interventions in older adults with or without a neurocognitive disorder: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 154, pp.47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2025.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464973v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological effects of exergame interventions in older adults with or without a neurocognitive disorder: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2025.06.009⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1863 (149849), pp.149849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147997v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Virtual Reality Sessions on the Mental Health of Institutionalized Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Restout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Gerontologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07317115.2025.2462002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoulder Musculoskeletal Disorder Rehabilitation Using a Robotic Device Based on Electromyography (EMG) Biofeedback: A Retrospective Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lavallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ojardias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (2), pp.272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/medicina61020272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations en santé : entre universitarisation et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenesley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (241), pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks : Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks: Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.658-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193040v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lemonnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517318v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maarten Moens</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxence Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520405v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Immersive Virtual Reality Using 360° Videos to Manage Well-Being in Older Adults: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Restout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Immersive Virtual Reality Using 360° Videos to Manage Well-Being in Older Adults: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Restout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (4), pp.564-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Serious Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674597v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193038v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Nuic</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mandigout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M L Welter</w:t>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674603v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (26), pp.8222 - 8233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723765v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immersive Virtual Reality during Robot-Assisted Gait Training: Validation of a New Device in Stroke Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (12), pp.1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58121805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748609v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation du champ visuel au sol, selon deux méthodes, comparée avec le champ visuel de Goldmann. Validation de l’évaluation du champ visuel au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rebeyrotte-Boulègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Travade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Véronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2022.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710920v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828128v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypnosis to manage musculoskeletal and neuropathic chronic pain: A systematic review and meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104591⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710932v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Efficacy of a Home-Care Hypnosis Program in Elderly Persons Suffering From Chronic Pain: A 12-Month Follow-Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain Management Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (3), pp.330-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pmn.2021.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Virtual Reality during Robot-Assisted Gait Training: Validation of a New Device in Stroke Rehabilitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina58121805⟩</w:t>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028046v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du champ visuel au sol, selon deux méthodes, comparée avec le champ visuel de Goldmann. Validation de l’évaluation du champ visuel au sol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2022.03.018⟩</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723753v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Hypnosis to manage musculoskeletal and neuropathic chronic pain: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.104591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750751v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and sex impact on visuospatial working memory (VSWM), mental rotation, and cognitive strategies during navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djordje Urukalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 183, pp.84-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neures.2022.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nuic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Morizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (4), pp.1510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Montcuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.101514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory fitness and prefrontal cortex oxygenation during Stroop task in older males</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Goenarjo</w:t>
+                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fraser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113621⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517321v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+                <w:t xml:space="preserve">Cardiorespiratory fitness and prefrontal cortex oxygenation during Stroop task in older males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Goenarjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lacroix</w:t>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Sarah Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berryman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 242, pp.113621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226603v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89, pp.217-219. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Kronovsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexander Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réentraîner les seniors à faire deux choses à la fois : le projet INCOME à Limoges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/trahs.3945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation of stroke victims in self-rehabilitation at home through video games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/trahs.3926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre le risque de burn-out et le mode d’exercice de la profession de masseur-kinésithérapeute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Briansoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.3 - 9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kine.2020.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and physical impact of cognitive-motor dual-task training in cognitively impaired older adults: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combourieu-Donnezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (6), pp.441-453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of muscular oxygenation parameters during walking test in pre-term children : a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoey Owen-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ponthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par les pairs à distance lors d’un enseignement de lecture critique d’articles pour des étudiants paramédicaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48782/913ckb84⟩</w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192402v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Perrochon</w:t>
+                <w:t xml:space="preserve">Évaluation par les pairs à distance lors d’un enseignement de lecture critique d’articles pour des étudiants paramédicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Burguete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t>
+              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48782/913ckb84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954178v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multidimensional Data Acquisition as a Preliminary Step to the Secondary Prevention of the Loss of Autonomy for Patients with Traumatic Injury and Stroke: An AMISIA Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (6), pp.316-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral Oxygenation Reserve: The Relationship Between Physical Activity Level and the Cognitive Load During a Stroop Task in Healthy Young Males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Goenarjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berryman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Metier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (4), pp.1406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph17041406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Muscular Oxygenation during a Walking Test in Preterm Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoey Owen-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ponthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Cardiorespiratory fitness, blood pressure, and cerebral oxygenation during a dual-task in healthy young males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Goenarjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berryman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 380, pp.112422 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.559227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03187520v1</w:t>
+                <w:t xml:space="preserve">hal-03488606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory fitness, blood pressure, and cerebral oxygenation during a dual-task in healthy young males</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Berryman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.559227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.559227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03488606v1</w:t>
+                <w:t xml:space="preserve">hal-03187520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Step Count Assessed Using Wrist- and Hip-Worn Actigraph GT3X in Free-Living Conditions in Young and Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Svoboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmed.2019.00252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-based games interventions at home in individuals with a neurological disease: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of age in women in visuo-spatial memory in reaching and navigation tasks with and without landmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petruzzellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Soria Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 684, pp.13 - 17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of Rapid Cognitive Decline in Patients with Mild-to-Moderate Alzheimer Disease: A Prospective Cohort Study with 12-Month Follow-Up Performed in Memory Clinics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille e. Tchalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (1-2), pp.1 - 10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000487938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and gender differences in motor imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briansoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 391, pp.114 - 117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jns.2018.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tendinopathie patellaire chez les basketteurs du championnat de France espoir pro A. Enquête transversale en vue d’une démarche éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bugeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Dumélié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (1), pp.3-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jts.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation-Oriented Serious Game Development and Evaluation Guidelines for Musculoskeletal Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Serious Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (3), pp.e14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/games.7284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control is associated with cognition and fear of falling in patients with multiple sclerosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Holtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Stroop Walking Task&amp;quot; : An innovative dual-task for the early detection of executive function impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Kemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (3), pp.181-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Multicomponent Exercise Program on Spatiotemporal Gait Parameters, Risk of Falling and Physical Activity in Dementia Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Perucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (3), pp.350-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000435772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should the concept of MCI be revised in order to improve detection of dementia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Kemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (2), pp.235-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2014.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Walking Trail-Making Test is an early detection tool for mild cognitive impairment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Walking Stroop carpet: an innovative dual-task concept for detecting cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Kemoun</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kemoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Watelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9, pp.111-9. </w:t>
+              <w:t xml:space="preserve">, 2013, 8, pp. 317-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/CIA.S53645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/CIA.S38667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144489v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking Stroop carpet: an innovative dual-task concept for detecting cognitive impairment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Walking Trail-Making Test is an early detection tool for mild cognitive impairment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Berthoz</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kemoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8, pp. 317-328. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CIA.S38667⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9, pp.111-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/CIA.S53645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141815v1</w:t>
+                <w:t xml:space="preserve">hal-01144489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Impairment Assessment through Visuospatial Memory Can Be Performed with a Modified Walking Corsi Test Using the 'Magic Carpet'.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders Extra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (1), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000356727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9514,143 +9535,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the offer of a supervised program improve community-dwelling older adults' engagement in physical activity? A restrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9660,1199 +9681,1199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exergame personnalisé pour les capacités cognitivo- motrices des séniors : le projet INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Havae, Laboratoire M2S, ISM Marseille, Jun 2025, Limoges, France. https://www.unilim.fr/rse2r/854&amp;file=1/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre l'activation du cortex préfrontal et la marche en simple et double-tâche chez des patients en phase subaiguë d'AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème édition de la SOFPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFPEL Société savante, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de vidéos 360° immersives personnalisées sur la santé mentale des personnes âgées institutionalisées avec et sans troubles cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Restout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ᵉ Édition des journées scientifiques « Vieillir en santé : la santé cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, développement et évaluation de l’effet d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS société savante, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients AVC et marche : Association du statut fonctionnel à l’activation du cortex préfrontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès annuel de la Société Francophone Posture, Équilibre et Locomotion (SOFPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Société Francophone Posture, Equilibre et Locomotion – SOFPEL, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMISIA: A multidisciplinary approach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMISIA : a multidisciplinary apporoach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive and functional rehabilitation using serious games and a system of systems approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Grebonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence handicap 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.189-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086239v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and functional rehabilitation using serious games and a system of systems approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AMISIA : a multidisciplinary apporoach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Kanellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence handicap 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428731⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03553728v1</w:t>
+                <w:t xml:space="preserve">hal-02086239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le test de Stroop en double tâche locomotrice peut-il révéler précocement des troubles cognitifs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Journées Annuelles de la Société Française de gériatrie et la gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10862,151 +10883,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of personalized 360° virtual reality videos on the well-being of institutionalized older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Restout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Congress of the European Society for Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11074,51 +11095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E873DACB"/>
+    <w:nsid w:val="60078476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11305,51 +11326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sc-aperroch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6915-2094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185290027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1606088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ayoubi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105764" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2025.06.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Restout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2025.2462002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavalli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bouler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Restout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assollant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morizio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angelini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2022.12.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Langlois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104591" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaglin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmn.2021.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58121805" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbordes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rebeyrotte-Boul&#232;gue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Travade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V&#233;ronat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2022.03.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Urukalo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2022.07.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Goenarjo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berryman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113621" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Landais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3926" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490954v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Baudry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Briansoulet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.02.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187497v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoey Owen-Jones" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.07.082" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/913ckb84" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Metier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17041406" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488606v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112422" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862426v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Svoboda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aubourg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00252" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882872v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mandigout" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petruzzellis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soria Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.054" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01784249v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille&#160;e. Tchalla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saulnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Beaumatin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lachal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487938" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Subirats" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briansoulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.06.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWH1P3H9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bugeaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dum&#233;li&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.12.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holtzer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laidet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kemoun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dugu&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.03.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CX43RLN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220809v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perucaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435772" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144487v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.02.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RG51PC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144489v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S53645" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141815v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S38667" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144488v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugu&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000356727" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119271v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553728v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grebonval" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428731" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475307v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119266v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sc-aperroch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6915-2094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185290027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ElJbvWoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2025.1606088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Ayoubi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105764" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2025.06.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Restout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2025.2462002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavalli&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turpin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020272" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bouler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Restout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assollant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morizio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angelini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2022.12.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58121805" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbordes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rebeyrotte-Boul&#232;gue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Travade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V&#233;ronat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2022.03.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaglin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmn.2021.06.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Langlois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104591" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Urukalo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2022.07.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Goenarjo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berryman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113621" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Landais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3926" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490954v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Baudry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Briansoulet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.02.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187497v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoey Owen-Jones" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.07.082" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andrieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/913ckb84" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862430v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Metier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17041406" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678535v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112422" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862426v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Svoboda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aubourg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00252" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882872v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mandigout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petruzzellis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soria Garcia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.054" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01784249v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille&#160;e. Tchalla" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saulnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Beaumatin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lachal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487938" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Subirats" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allali" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briansoulet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.06.015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWH1P3H9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caquot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bugeaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dum&#233;li&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.12.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holtzer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laidet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220808v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kemoun" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dugu&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.03.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CX43RLN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01220809v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perucaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435772" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144487v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.02.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RG51PC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141815v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S38667" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144489v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S53645" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01144488v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugu&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000356727" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176584v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119271v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553728v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grebonval" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428731" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475307v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119266v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>