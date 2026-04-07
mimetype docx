--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -452,690 +452,2114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03833128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exilés et « néos » : Quand des migrations se rencontrent et recomposent des sociabilités locales</w:t>
+                <w:t xml:space="preserve">« Par pur par hasard » : ancrages et destins croisés de nouveaux habitants (Ariège 2017-2019) (Article Portfolio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+                <w:t xml:space="preserve">Céline Gaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Migrer et (s’)installer, 208, pp.18-39. </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2&amp;3), pp.269-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.26544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.17910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479514v1</w:t>
+                <w:t xml:space="preserve">hal-03101864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exiles and “neos”. When migrations meet and recompose local sociabilities</w:t>
+                <w:t xml:space="preserve">Exilés et « néos » : Quand des migrations se rencontrent et recomposent des sociabilités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Migrer et (s’)installer, 208, pp.18-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.26544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03927503v1</w:t>
+                <w:t xml:space="preserve">hal-03479514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Par pur par hasard » : ancrages et destins croisés de nouveaux habitants (Ariège 2017-2019) (Article Portfolio)</w:t>
+                <w:t xml:space="preserve">Exiles and “neos”. When migrations meet and recompose local sociabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Gaille</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.17910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03101864v1</w:t>
+                <w:t xml:space="preserve">halshs-03927503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ariege ‘Refuge’: Advantage and Diversity of a Host Topography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Berthomiere</w:t>
+                <w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108-2, </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.6947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02968540v1</w:t>
+                <w:t xml:space="preserve">hal-03336997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le refuge ariégeois : atout et diversité d’une topographie de l’accueil</w:t>
+                <w:t xml:space="preserve">The Ariege ‘Refuge’: Advantage and Diversity of a Host Topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.7003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.6947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02968416v1</w:t>
+                <w:t xml:space="preserve">halshs-02968540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et l’immobilité dans la circulation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations sociales de l’agglomération parisienne au cours du XXe siècle : une approche longitudinale et générationnelle des inégalités d’accès à la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bergeon</w:t>
+                <w:t xml:space="preserve">Arnaud Bringé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.71-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.2001.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02617514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refuge ariégeois : atout et diversité d’une topographie de l’accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.7003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02968416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand s’engager ancre et s’ancrer « engage » : les voies plurielles de l’autochtonie au sein des réseaux d’aide aux exilés en Ariège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.6832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El enfoque biográfico de la movilidad residencial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">David Lessault</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quid 16. Revista del Área de Estudios Urbanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Movilidades espaciales de la población y dinámicas metropolitanas en ciudades latinoamericanas, 10, pp.356-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02060826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille et recensement font-ils bon ménage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toulemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celio Sierra-Paycha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.637-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1503.0637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual-Band Vector Sensor for Direction of Arrival Estimation of Incoming Electromagnetic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (8), pp.3662 - 3671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2435039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immobilité dans la circulation : entre composante de l’économie domestique et mode de gestion politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Et l’immobilité dans la circulation ?, 11, pp.15 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01772751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et l’immobilité dans la circulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/e-migrinter.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité résidentielle et dynamique récente du peuplement urbain à Dakar (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 662, 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse des débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.184 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01793334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes nouvelles franciliennes : un exemple de périphéries urbaines en cours de maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rozenholc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.591-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00777355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circulants entre métropoles européennes à l'épreuve de leurs mobilités : une lecture temporelle, spatiale et sociale de la pénibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.1810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Tabaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407, pp.232-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales des marais et dépoldérisation: le cas d'un marais breton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.343.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et diversité des trajectoires d'installation dans les espaces ruraux ariégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1151,647 +2575,647 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Recours, retours et détours néo-ruraux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des sciences sociales du politique; UMR Territoires, Mar 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05016099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des territoires et des inégalités</w:t>
+                <w:t xml:space="preserve">De l'émergent au structurant ? Mobilités et trajectoires d'installation complexe dans les espaces ruraux ariégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités et vulnérabilités : analyses, perceptions et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR; EHESS, Nov 2024, Ehess, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIIe colloque international de l’AIDELF - DÉMOGRAPHIE ET MOBILITÉS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Démographes de Langue Française (AIDELF), Aug 2024, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04799599v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Canguilhem peut-il aider les géographes à penser à l’adaptation des territoires et des modes de vie aux changements environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Georges Canguilhem et l’écologie. Trajectoires de lecture et usages pour le présent 3-5.12.2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris 8 Vincennes – Saint-Denis; LLCP (EA4008); UR SPH (Sciences, Philosophie, Humanités); Université de Bordeaux; Université Bordeaux Montaigne, Dec 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04820386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'émergent au structurant ? Mobilités et trajectoires d'installation complexe dans les espaces ruraux ariégeois</w:t>
+                <w:t xml:space="preserve">Des territoires et des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe colloque international de l’AIDELF - DÉMOGRAPHIE ET MOBILITÉS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Démographes de Langue Française (AIDELF), Aug 2024, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Inégalités et vulnérabilités : analyses, perceptions et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR; EHESS, Nov 2024, Ehess, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799557v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04799599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer de vie pour mieux ralentir</w:t>
+                <w:t xml:space="preserve">L’aide aux exilé·es dans les Pyrénées ariégeoises : un tissu social riche de la diversité de ses réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">4èmes journées franco-espagnoles de la géographie - Session G3 : Migrations, contrôle et accueil à la frontière franco-espagnole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LISST; UMR Geode; AGE; CNFG, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124343v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Se construire une vie ailleurs et autrement. » Parcours de vie au sein des Pyrénées ariégeoises</w:t>
+                <w:t xml:space="preserve">Changer de vie pour mieux ralentir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les champs des possibles. Expérimentations sociales, politiques et existentielles en milieu rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAA-UMR LAVUE 7218 CNRS, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04055212v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Mobilities and Transforming Ruralities: Two Case Studies of French Villages (in Ariege and in Corsica)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Se construire une vie ailleurs et autrement. » Parcours de vie au sein des Pyrénées ariégeoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EUGEO Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUGEO, Sep 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Les champs des possibles. Expérimentations sociales, politiques et existentielles en milieu rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAA-UMR LAVUE 7218 CNRS, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201420v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04055212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aide aux exilé·es dans les Pyrénées ariégeoises : un tissu social riche de la diversité de ses réseaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Various Mobilities and Transforming Ruralities: Two Case Studies of French Villages (in Ariege and in Corsica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josepha Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées franco-espagnoles de la géographie - Session G3 : Migrations, contrôle et accueil à la frontière franco-espagnole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LISST; UMR Geode; AGE; CNFG, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9th EUGEO Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUGEO, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04252567v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1833,73 +3257,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young migrants job inclusion within French globalized countryside : A diversity of experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1915,73 +3339,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants' labour inclusion: activation of network and cluster - 1st Capacity Building Workshop, LIME Project (funded by the European Union – DG Home Affairs – Asylum, Migration and Integration Fund)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisser les territoires ariégeois de l’aide aux exilés : les usages de la photographie dans la méthodologie d'enquêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1997,155 +3421,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Différenciations territoriales et action collective : Pratiques migrantes et empreintes territoriales", UMR LISST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigració estrangera a les zones rurales franceses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fòrum del Projecte de recerca “HAMLETS. Immigració i desenvolupament sostenible a micropobles”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02476334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir et s’engager en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2154,365 +3578,1042 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Przybyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint Die des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre photographie et recherche sur les migrations dans le monde rural: Epreuves photographiques, épreuves de recherche : comment fixer des ancrages incertains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration-Murmuration. Seaward, Migration in Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, La Seyne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02519856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épreuves photographiques, épreuves de recherche : comment fixer des ancrages incertains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations des migrations: La photographie en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02160837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canguilhem et la Géographie : de la formation à l’œuvre tardive (1922-1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canguilhem : la normativité en actes [Colloque]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Archives en Philosophie, Histoire et Édition des Sciences (Caphés); SPHere Sciences – Philosophie – Histoire (UMR 7219), Jun 2015, Paris (École Normale Supérieure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04998048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions spatiales multiples et le territoire de la famille : mesure et diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.229-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SARGOS&amp;quot; : Système d'Alerte et Réponse Graduée Off Shore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence WISG 2013 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Troyes, France. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event history approach to life spaces: the example of circulating individuals between European metropolises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session "Geographies of the Life Course", Congrès Association of American Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, New York, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SARGOS : Système d'Alerte et Réponse Graduée Off Shore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bottala-Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence WISG - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Troyes, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SARGOS: Securing Offshore Infrastructures Through a Global Alert and Graded Response System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bottala-Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAST Europe 2011 - Maritime System and Technology, 7th Global Conference &amp; Exhibition, Global Maritime Cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SARGOS : Système d'Alerte et Réponse Graduée Off Shore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bottala-Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence WISG 2011 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Troyes, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrages et destins croisés de nouveaux habitants en Ariège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2528,51 +4629,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences universitaires ouvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Universitaire de l'Ariège Robert Naudi, Mar 2002, Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2582,1197 +4683,1993 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois d’échelles urbaines radiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Laziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective urbaine InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48390/xh1s-sh18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille à distance. Mobilités, territoires et liens familiaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une métropole à l'autre : pratiques urbaines et circulations dans l'espace européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lelièvre</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : Armand Colin, pp.484, 2014, Recherches, 978-2-200-28920-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02378936v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du peuplement. Reconfiguration de la concentration : entre retour et ralentissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dubuc</w:t>
+                <w:t xml:space="preserve">La mortalité générale et les causes de décès. Des modèles diversifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rania El Fahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.31-40, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.135-140, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431087v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité</w:t>
+                <w:t xml:space="preserve">Les secteurs d’activités. Entre tertiarisation et désindustrialisation : des dynamiques économique de l’emploi liées aux dynamiques de populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.296-299, 2023, 978-2-271-14753-0</w:t>
+              <w:t xml:space="preserve">Atlas de la population française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-269, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04107463v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métropolisation au regard de la restructuration des catégories socioprofessionnelles: tertiarisation de l’emploi et spécialisations sociales (1968-2015)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’instruction. Des évolutions spatiales liées à la démographie et à une recomposition de l’offre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghekière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atlas de la population française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-240, 2025, 978-2-271-15414-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457640v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités résidentielles, mobilités sociales et recompositions socio-territoriales au sein de la méga-région parisienne (1968-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Amat</w:t>
+                <w:t xml:space="preserve">Le divorce. Un phénomène plus marqué dans les villes, le sud du pays et les DROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Olivier Seys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atlas de la population française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-204, 2025, 978-2-271-15414-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457628v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités dans la ville et changements urbains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Imbert</w:t>
+                <w:t xml:space="preserve">L’évolution du peuplement. Reconfiguration de la concentration : entre retour et ralentissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Fahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étudier les migrations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , chap.3, 2019, 978-2-86906-695-3</w:t>
+              <w:t xml:space="preserve">Atlas de la population française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-40, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02378957v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion - Le lieu, spectacle vivant et scène de mobilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ménages et les familles. Une empreinte forte des métropoles et de leur organisation interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Olivier Seys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lieux de mobilité en question. Acteurs, enjeux, formes, situations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Atlas de la population française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-210, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02379086v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. L'approche biographique des mobilités résidentielles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dune métropole à l'autre. Pratiques urbaines et circulations dans l'espace européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.296-299, 2023, 978-2-271-14753-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02378891v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04107463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La métropolisation au regard de la restructuration des catégories socioprofessionnelles: tertiarisation de l’emploi et spécialisations sociales (1968-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48390/emw0-4853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités résidentielles, mobilités sociales et recompositions socio-territoriales au sein de la méga-région parisienne (1968-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48390/5jfy-w535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités dans la ville et changements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étudier les migrations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , chap.3, 2019, 978-2-86906-695-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion - Le lieu, spectacle vivant et scène de mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lieux de mobilité en question. Acteurs, enjeux, formes, situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event history approach to life spaces in french-speaking research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Worth; I. Hardill. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Researching the lifecourse. Critical reflections from the social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Policy press, pp.215-231, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale : une réflexion sur la circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'une métropole à l'autre. Pratiques urbaines et circulations dans l'espace européen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 1. L'approche biographique des mobilités résidentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dune métropole à l'autre. Pratiques urbaines et circulations dans l'espace européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les circulants entre métropoles européennes à l'épreuve de leurs mobilités : une lecture temporelle, spatiale et sociale de la pénibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Imbert; Hadrien Dubucs; Françoise Dureau; Matthieu Giroud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'une métropole à l'autre. Pratiques urbaines et circulations dans l'espace européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.409-425, 2014, Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3782,65 +6679,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ariège, une terre solidaire des exilés. Transrural initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3848,292 +6745,513 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation sociale de Paris et de ses banlieues au cours du XXe siècle : une approche longitudinale et générationnelle de la ségrégation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bringé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations graphiques et indicateurs des mobilités et des dynamiques de peuplement : contribution bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00470407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ancrages des habitants des villes nouvelles franciliennes : des bassins de vie en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2005. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00012201v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les genres de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Poitiers, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04703101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4280,51 +7398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.02" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.26544" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17910" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6947" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.196" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820386v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laziou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dubuc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04107463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/emw0-4853" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/5jfy-w535" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubucs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04703101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.02" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17910" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.26544" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6947" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toulemon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1503.0637" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01196813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lomin&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2435039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.196" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.272" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4728" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1810" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.343.0251" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alhadef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottala-Gambetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laziou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gheki&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Seys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dubuc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04107463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457640v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/emw0-4853" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/5jfy-w535" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378957v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378861v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubucs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081865v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012201v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04703101v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>