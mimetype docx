--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -452,464 +452,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03833128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Par pur par hasard » : ancrages et destins croisés de nouveaux habitants (Ariège 2017-2019) (Article Portfolio)</w:t>
+                <w:t xml:space="preserve">Exilés et « néos » : Quand des migrations se rencontrent et recomposent des sociabilités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gaille</w:t>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (2&amp;3), pp.269-279. </w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Migrer et (s’)installer, 208, pp.18-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.17910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.26544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101864v1</w:t>
+                <w:t xml:space="preserve">hal-03479514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exilés et « néos » : Quand des migrations se rencontrent et recomposent des sociabilités locales</w:t>
+                <w:t xml:space="preserve">Exiles and “neos”. When migrations meet and recompose local sociabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Migrer et (s’)installer, 208, pp.18-39. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479514v1</w:t>
+                <w:t xml:space="preserve">halshs-03927503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exiles and “neos”. When migrations meet and recompose local sociabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Berthomiere</w:t>
+                <w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03927503v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Hochedez</w:t>
+                <w:t xml:space="preserve">« Par pur par hasard » : ancrages et destins croisés de nouveaux habitants (Ariège 2017-2019) (Article Portfolio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2&amp;3), pp.269-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.17910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336997v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ariege ‘Refuge’: Advantage and Diversity of a Host Topography</w:t>
               </w:r>
@@ -1361,356 +1361,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02060826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille et recensement font-ils bon ménage ?</w:t>
+                <w:t xml:space="preserve">Dual-Band Vector Sensor for Direction of Arrival Estimation of Incoming Electromagnetic Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Toulemon</w:t>
+                <w:t xml:space="preserve">Jimmy Lominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Rault</w:t>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Mazuy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popu.1503.0637⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (8), pp.3662 - 3671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2435039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505123v1</w:t>
+                <w:t xml:space="preserve">hal-01196813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Band Vector Sensor for Direction of Arrival Estimation of Incoming Electromagnetic Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Famille et recensement font-ils bon ménage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toulemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Lominé</w:t>
+                <w:t xml:space="preserve">Wilfried Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Imbert</w:t>
+                <w:t xml:space="preserve">Magali Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celio Sierra-Paycha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (8), pp.3662 - 3671. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.637-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2435039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popu.1503.0637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196813v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immobilité dans la circulation : entre composante de l’économie domestique et mode de gestion politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilité résidentielle et dynamique récente du peuplement urbain à Dakar (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-migrinter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Et l’immobilité dans la circulation ?, 11, pp.15 - 20. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 662, 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-migrinter.213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01772751v1</w:t>
+                <w:t xml:space="preserve">halshs-00921570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et l’immobilité dans la circulation ?</w:t>
               </w:r>
@@ -1820,248 +1833,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité résidentielle et dynamique récente du peuplement urbain à Dakar (Sénégal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse des débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 662, 23 p. </w:t>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.184 - 187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00921570v1</w:t>
+                <w:t xml:space="preserve">halshs-01793334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des débats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’immobilité dans la circulation : entre composante de l’économie domestique et mode de gestion politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11, pp.184 - 187. </w:t>
+              <w:t xml:space="preserve">, 2013, Et l’immobilité dans la circulation ?, 11, pp.15 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-migrinter.272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01793334v1</w:t>
+                <w:t xml:space="preserve">halshs-01772751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes nouvelles franciliennes : un exemple de périphéries urbaines en cours de maturation</w:t>
               </w:r>
@@ -2605,358 +2605,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05016099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'émergent au structurant ? Mobilités et trajectoires d'installation complexe dans les espaces ruraux ariégeois</w:t>
+                <w:t xml:space="preserve">Georges Canguilhem peut-il aider les géographes à penser à l’adaptation des territoires et des modes de vie aux changements environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe colloque international de l’AIDELF - DÉMOGRAPHIE ET MOBILITÉS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Démographes de Langue Française (AIDELF), Aug 2024, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Colloque international. Georges Canguilhem et l’écologie. Trajectoires de lecture et usages pour le présent 3-5.12.2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 8 Vincennes – Saint-Denis; LLCP (EA4008); UR SPH (Sciences, Philosophie, Humanités); Université de Bordeaux; Université Bordeaux Montaigne, Dec 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799557v1</w:t>
+                <w:t xml:space="preserve">halshs-04820386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Canguilhem peut-il aider les géographes à penser à l’adaptation des territoires et des modes de vie aux changements environnementaux ?</w:t>
+                <w:t xml:space="preserve">Des territoires et des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international. Georges Canguilhem et l’écologie. Trajectoires de lecture et usages pour le présent 3-5.12.2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris 8 Vincennes – Saint-Denis; LLCP (EA4008); UR SPH (Sciences, Philosophie, Humanités); Université de Bordeaux; Université Bordeaux Montaigne, Dec 2024, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Inégalités et vulnérabilités : analyses, perceptions et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR; EHESS, Nov 2024, Ehess, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04820386v1</w:t>
+                <w:t xml:space="preserve">halshs-04799599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des territoires et des inégalités</w:t>
+                <w:t xml:space="preserve">De l'émergent au structurant ? Mobilités et trajectoires d'installation complexe dans les espaces ruraux ariégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités et vulnérabilités : analyses, perceptions et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR; EHESS, Nov 2024, Ehess, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIIe colloque international de l’AIDELF - DÉMOGRAPHIE ET MOBILITÉS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Démographes de Langue Française (AIDELF), Aug 2024, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04799599v1</w:t>
+                <w:t xml:space="preserve">hal-04799557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aide aux exilé·es dans les Pyrénées ariégeoises : un tissu social riche de la diversité de ses réseaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Various Mobilities and Transforming Ruralities: Two Case Studies of French Villages (in Ariege and in Corsica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josepha Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées franco-espagnoles de la géographie - Session G3 : Migrations, contrôle et accueil à la frontière franco-espagnole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LISST; UMR Geode; AGE; CNFG, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9th EUGEO Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUGEO, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04252567v1</w:t>
+                <w:t xml:space="preserve">hal-04201420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer de vie pour mieux ralentir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2972,73 +2972,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Se construire une vie ailleurs et autrement. » Parcours de vie au sein des Pyrénées ariégeoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3054,342 +3054,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les champs des possibles. Expérimentations sociales, politiques et existentielles en milieu rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAA-UMR LAVUE 7218 CNRS, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04055212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Mobilities and Transforming Ruralities: Two Case Studies of French Villages (in Ariege and in Corsica)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’aide aux exilé·es dans les Pyrénées ariégeoises : un tissu social riche de la diversité de ses réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EUGEO Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUGEO, Sep 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">4èmes journées franco-espagnoles de la géographie - Session G3 : Migrations, contrôle et accueil à la frontière franco-espagnole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LISST; UMR Geode; AGE; CNFG, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201420v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Young migrants job inclusion within French globalized countryside : A diversity of experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Migrants' labour inclusion: activation of network and cluster - 1st Capacity Building Workshop, LIME Project (funded by the European Union – DG Home Affairs – Asylum, Migration and Integration Fund)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501545v1</w:t>
+                <w:t xml:space="preserve">halshs-03172267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young migrants job inclusion within French globalized countryside : A diversity of experiences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrants' labour inclusion: activation of network and cluster - 1st Capacity Building Workshop, LIME Project (funded by the European Union – DG Home Affairs – Asylum, Migration and Integration Fund)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172267v1</w:t>
+                <w:t xml:space="preserve">hal-03501545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisser les territoires ariégeois de l’aide aux exilés : les usages de la photographie dans la méthodologie d'enquêtes</w:t>
               </w:r>
@@ -3673,51 +3673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration-Murmuration. Seaward, Migration in Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, La Seyne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3755,51 +3755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épreuves photographiques, épreuves de recherche : comment fixer des ancrages incertains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5196,675 +5196,675 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mortalité générale et les causes de décès. Des modèles diversifiés</w:t>
+                <w:t xml:space="preserve">Le divorce. Un phénomène plus marqué dans les villes, le sud du pays et les DROM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Blanchet</w:t>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Olivier Seys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.135-140, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.201-204, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435399v1</w:t>
+                <w:t xml:space="preserve">hal-05435657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secteurs d’activités. Entre tertiarisation et désindustrialisation : des dynamiques économique de l’emploi liées aux dynamiques de populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution du peuplement. Reconfiguration de la concentration : entre retour et ralentissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gillet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Fahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.257-269, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.31-40, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436377v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instruction. Des évolutions spatiales liées à la démographie et à une recomposition de l’offre</w:t>
+                <w:t xml:space="preserve">Les secteurs d’activités. Entre tertiarisation et désindustrialisation : des dynamiques économique de l’emploi liées aux dynamiques de populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.233-240, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.257-269, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436265v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le divorce. Un phénomène plus marqué dans les villes, le sud du pays et les DROM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’instruction. Des évolutions spatiales liées à la démographie et à une recomposition de l’offre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Doignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Olivier Seys</w:t>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghekière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.201-204, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.233-240, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435657v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du peuplement. Reconfiguration de la concentration : entre retour et ralentissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dubuc</w:t>
+                <w:t xml:space="preserve">Les ménages et les familles. Une empreinte forte des métropoles et de leur organisation interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rania El Fahli</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Olivier Seys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.31-40, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.205-210, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431087v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ménages et les familles. Une empreinte forte des métropoles et de leur organisation interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Doignon</w:t>
+                <w:t xml:space="preserve">La mortalité générale et les causes de décès. Des modèles diversifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Olivier Seys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-210, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.135-140, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435664v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité</w:t>
               </w:r>
@@ -6693,51 +6693,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ariège, une terre solidaire des exilés. Transrural initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7398,51 +7398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.02" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17910" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.26544" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6947" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toulemon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1503.0637" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01196813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lomin&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2435039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.196" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.272" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4728" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1810" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.343.0251" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alhadef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottala-Gambetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laziou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gheki&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Seys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dubuc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04107463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457640v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/emw0-4853" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/5jfy-w535" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378957v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378861v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubucs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081865v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012201v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04703101v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.02" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.26544" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6947" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01196813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lomin&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2435039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toulemon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1503.0637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.196" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.213" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4728" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1810" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.343.0251" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alhadef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottala-Gambetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laziou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Seys" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431087v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dubuc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gheki&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04107463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457640v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/emw0-4853" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/5jfy-w535" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378957v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378861v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubucs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081865v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012201v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04703101v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>