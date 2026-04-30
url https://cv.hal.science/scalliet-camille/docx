--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -100,932 +100,932 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticorrelation between excitations and locally favored structures in glass-forming systems</w:t>
+                <w:t xml:space="preserve">Defects induce phase transition from dynamic to static rippling in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danqi Lang</w:t>
+                <w:t xml:space="preserve">Fabian L Thiemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Patrick Royall</w:t>
+                <w:t xml:space="preserve">Erich A Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Michaelides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.055415⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2416932122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369762v1</w:t>
+                <w:t xml:space="preserve">hal-04984966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects induce phase transition from dynamic to static rippling in graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian L Thiemann</w:t>
+                <w:t xml:space="preserve">Anticorrelation between excitations and locally favored structures in glass-forming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danqi Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelos Michaelides</w:t>
+                <w:t xml:space="preserve">C. Patrick Royall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (9), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (5), pp.055415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2416932122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.055415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984966v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding defects in glasses through machine learning</w:t>
+                <w:t xml:space="preserve">Two-step devitrification of ultrastable glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Ciarella</w:t>
+                <w:t xml:space="preserve">Cecilia Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Khomenko</w:t>
+                <w:t xml:space="preserve">M. Ediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39948-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2220824120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165248v2</w:t>
+                <w:t xml:space="preserve">hal-04117704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic observation of two-level systems in a metallic glass model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Finding defects in glasses through machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ciarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0128820⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39948-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920514v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step devitrification of ultrastable glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ediger</w:t>
+                <w:t xml:space="preserve">Microscopic observation of two-level systems in a metallic glass model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ciarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (16), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (1), pp.014501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2220824120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0128820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117704v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty milliseconds in the life of a supercooled liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic origin of excess wings in relaxation spectra of supercooled liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guiselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Guiselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Physical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (4), pp.041028. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.468-+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.041028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-022-01508-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915196v1</w:t>
+                <w:t xml:space="preserve">hal-03662093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical mean-field theory: from ecosystems to reaction networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thirty milliseconds in the life of a supercooled liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guiselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aca3df⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.041028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.041028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695544v1</w:t>
+                <w:t xml:space="preserve">hal-03915196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic origin of excess wings in relaxation spectra of supercooled liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Guiselin</w:t>
+                <w:t xml:space="preserve">Dynamical mean-field theory: from ecosystems to reaction networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Giuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (4), pp.468-+. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.474002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-022-01508-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aca3df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662093v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess wings and asymmetric relaxation spectra in a facilitated trap model</w:t>
               </w:r>
@@ -1115,90 +1115,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of Two-Level Systems in Ultrastable Computer-Generated Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zamponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1239,134 +1239,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejuvenation and Memory Effects in a Structural Glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the Adam-Gibbs relation hold in simulated supercooled liquids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misaki Ozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Saverio Ninarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.255502⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (8), pp.084504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180202v1</w:t>
+                <w:t xml:space="preserve">hal-02302300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginally stable phases in mean-field structural glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1385,92 +1411,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zamponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (1), pp.012107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.012107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of excitations and defects in structural glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1489,427 +1515,401 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zamponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-13010-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Adam-Gibbs relation hold in simulated supercooled liquids?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Configurational entropy of glass-forming liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misaki Ozawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 151 (8), pp.084504. </w:t>
+              <w:t xml:space="preserve">, 2019, 150 (16), pp.160902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5113477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5091961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302300v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational entropy of glass-forming liquids</w:t>
+                <w:t xml:space="preserve">Efficient swap algorithms for molecular dynamics simulations of equilibrium supercooled liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Misaki Ozawa</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Flenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murari Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5091961⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.064004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab1910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123889v1</w:t>
+                <w:t xml:space="preserve">hal-02180257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient swap algorithms for molecular dynamics simulations of equilibrium supercooled liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rejuvenation and Memory Effects in a Structural Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Murari Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.064004. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.255502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab1910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.255502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180257v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of Marginal Stability in a Structural Glass</w:t>
               </w:r>
@@ -2852,51 +2852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqi Lang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scalliet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrick Royall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055415" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian L Thiemann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich A M&#252;ller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Michaelides" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2416932122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04165248v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ciarella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Khomenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mocanu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reichman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39948-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03920514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Herrero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ediger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220824120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guiselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Giuli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aca3df" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01508-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.225901" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.255502" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13010-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misaki Ozawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saverio Ninarello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091961" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Flenner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fullerton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murari Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab1910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.205501" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gnoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puglisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Vulpiani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.198001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165708v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oswald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.89.032504" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoyuan Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Qin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zavala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02490838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian L Thiemann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scalliet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich A M&#252;ller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Michaelides" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2416932122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369762v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqi Lang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrick Royall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055415" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Herrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ediger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220824120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04165248v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ciarella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Khomenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mocanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reichman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39948-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03920514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128820" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guiselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01508-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Giuli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aca3df" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.225901" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misaki Ozawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saverio Ninarello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13010-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091961" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Flenner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fullerton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murari Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab1910" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.255502" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.205501" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gnoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puglisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Vulpiani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.198001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165708v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oswald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.89.032504" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoyuan Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Qin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zavala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02490838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>